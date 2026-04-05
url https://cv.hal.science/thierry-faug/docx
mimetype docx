--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,6490 +66,6623 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Granular flow past a wall down an incline: cross-comparison between smooth and non-smooth discrete element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Oziol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rough meets smooth: Unifying granular landslide speed and runout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brivady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Cerbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 8 (1), pp.L012022. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/hgh5-1tj5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental confirmation of secondary flows within granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.7446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-62669-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air drag controls the runout of small laboratory landslides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Granular Scaling Approach to Landslide Runout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory T Cerbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brivady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.064907⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (25), pp.254101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.254101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619331v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular Scaling Approach to Landslide Runout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Air drag controls the runout of small laboratory landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory T Cerbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brivady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.254101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.064907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.064907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619319v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scaling law for the length of granular jumps down smooth inclines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 973, pp.R1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2023.757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back analysis of a building collapse under snow and rain loads in a Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (11), pp.3509-3523. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-3509-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray study of fast and slow granular flows with transition jump in between</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (1), pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10035-021-01194-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact force of granular flows on walls normal to the bottom: slow versus fast impact dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (1), pp.114-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cgj-2019-0399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length of standing jumps along granular flows down smooth inclines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of delayed release in earthquake-induced avalanches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mean force and fluctuations on a wall immersed in a sheared granular flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Itai Einav</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0092⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.052901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127769v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean force and fluctuations on a wall immersed in a sheared granular flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The mechanism of delayed release in earthquake-induced avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Puzrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052901⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2227), pp.20190092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123563v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches spontanées et changement climatique : tendances détectées et évolutions à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige et Avalanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention radar ! L'avalanche de neige dans tous ses états…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige et Avalanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall: Analytic shock solution versus discrete element simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (5), pp.12/ 052903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking beyond the powder/dense flow avalanche dichotomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Turnbull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (6), pp.1183-1186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2018JF004665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Balance and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general relation for standing normal jumps in both hydraulic and dry granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 816, pp.331-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2017.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force fluctuations on a wall in interaction with a granular lid-driven cavity flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.042906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche risk evaluation and protective dam optimal design using extreme value statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (234), pp.725-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jog.2016.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational wet avalanche pressure on pylon-like structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sovilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.66-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du réchauffement climatique sur l'activité avalancheuse et multiplication des avalanches humides dans les Alpes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2016055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of the force experienced by a wall subject to granular lid-driven flows: regimes and scaling of the mean force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (3), pp.293-302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-015-0060-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing jumps in shallow granular flows down smooth inclines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Macroscopic force experienced by extended objects in granular flows over a very broad Froude-number range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927447⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (5), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15034-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601496v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic force experienced by extended objects in granular flows over a very broad Froude-number range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Standing jumps in shallow granular flows down smooth inclines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Childs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wyburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15034-3⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (7), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601320v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The full-scale avalanche test-site at Lautaret Pass (French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pulfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115, pp.30-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01164275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On depth-averaged analytic solutions for free-surface granular flows impacting rigid walls down inclines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (6), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.062310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration et suivi du dispositif paravalanche de Taconnaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige et Avalanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137, pp.10-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Keylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79-80, pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2012.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scaling law for impact force of a granular avalanche flowing past a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39, pp.L23401-. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2012GL054112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale tests to investigate the dynamics of finite-sized dry granular avalanches and forces on a wall-like obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (5), pp.577-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10035-012-0358-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinamica delle valanghe : distacco e interazione flusso / ostacoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Segor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neve e valanghe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 73, pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation for the force experienced by a wall overflowed by a granular avalanche: experimental verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (5), 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying force from dense granular avalanches on a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (4), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return period calculation and passive structure design at the Taconnaz avalanche path (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (54), pp.89-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3189/172756410791386517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation au service de la conception des ouvrages de protection : étude du site avalancheux de Taconnaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, p. 36 - p. 45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large mobility of dry snow avalanches: insights from small-scale laboratory tests on granular avalanches of bidisperse materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (1), p. 55 - p. 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple analytical model for pressure on obstacles induced by snow avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (54), p. 1 - p. 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3189/172756410791386481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimal design of an avalanche dam using a multivariate numerical avalanche model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (8), pp.1123-1141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00477-008-0287-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force exercée par les avalanches sur les digues de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige et Avalanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 128, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean steady granular force on a wall overflowed by free-surface gravity-driven dense flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (2), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.021305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design under uncertainty of a passive defense structure against snow avalanches: from a general Bayesian framework to a simple analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (5), pp.1067-1081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-8-1067-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overrun length of avalanches overtopping catching dams: Cross-comparison of small-scale laboratory experiments and observations from full-scale avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (F03009), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JF000854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches overflowing a dam: dead zone, granular bore and run-out shortening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49, pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense snow flowing past a deflecting obstacle: An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fourriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (1), pp.64-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2007.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense snow avalanche modeling: flow, erosion, deposition and obstacle effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (2-3), pp.193-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of the interaction between mounds or deflecting dams and powder snow avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Primus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39, pp.257-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des avalanches de neige sèche intégrant l'érosion, le dépôt et les effets d'une digue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equation for spreading length, centre of mass and maximum run-out shortenings of dense avalanche flows by vertical obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (2-3), pp.141-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of granular flow and fence interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and physical modelling of the effect of a dam on powder avalanche motion: comparison with previous approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.479-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:GEOP.0000006078.70660.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying Dam Height to Shorten the Run-Out of Dense Avalanche Flows: Developing a Scaling Law from Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (5/6), pp.555-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:GEOP.0000006082.64341.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry granular flow modelling including erosion and deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.569-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:GEOP.0000006083.47240.4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on steady granular flows interacting with an obstacle down an inclined channel: study of the dead zone upstream from the obstacle. Application to interaction between dense snow avalanches and defence structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (3/4), pp.187-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-2-187-2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the effect on defence structures on granular flows using SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the effect of defence structures on granular flows using SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (3/4), pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6559,6041 +6692,6041 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDISPOSING, TRIGGERING AND RUNOUT CONDITIONS OF TWO ROCK SLOPE FAILURES IN THE FRENCH ALPS: ÉTACHE VALLEY AND CRÊTE DES GRANGETTES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic viscoplastic continuum modelling of the settling and creeping of the natural Alpine snow cover using the Material Point Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WSL Davos, Jan 2025, Davos (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">ALERT Geomaterials annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALERT Geomaterials, Sep 2025, Aussois (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901177v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic viscoplastic continuum modelling of the settling and creeping of the natural Alpine snow cover using the Material Point Method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Geomaterials annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALERT Geomaterials, Sep 2025, Aussois (Savoie), France</w:t>
+              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WSL Davos, Jan 2025, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481175v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring jumps during granular chute-flows using X-ray radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, Argentina. pp.03031, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124903031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A landslide granular phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Cerbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, Argentina. pp.03003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124903003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches et changement climatique tendances détectées et évolutions à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’AFPCN « Les extrêmes et le changement climatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of avalanche protection structures in run-out zones: the Taconnaz avalanche path case in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.126-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast versus slow avalanche impact dynamics: insights from measurements at Lautaret pass avalanche test-site, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Retrieving Ice-avalanche basal friction law parameters from a back-analysis of the collapse of Altels glacier (1895, Bernese Alps, Switzerland). Application to Taconnaz glacier instability (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ravanat</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.162-165</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997834v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTIVENESS OF AVALANCHE PROTECTION STRUCTURES IN RUN-OUT ZONES: THE TACONNAZ AVALANCHE PAST CASE IN FRANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">PROTECTION OF HIGH MOUNTAIN HUTS AGAINST AVALANCHE HAZARD: A CASE STUDY AT PAVE LAKE, FRENCH ALPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997841v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Ice-avalanche basal friction law parameters from a back-analysis of the collapse of Altels glacier (1895, Bernese Alps, Switzerland). Application to Taconnaz glacier instability (French Alps)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Fast versus slow avalanche impact dynamics: insights from measurements at Lautaret pass avalanche test-site, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.162-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997851v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTECTION OF HIGH MOUNTAIN HUTS AGAINST AVALANCHE HAZARD: A CASE STUDY AT PAVE LAKE, FRENCH ALPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">EFFECTIVENESS OF AVALANCHE PROTECTION STRUCTURES IN RUN-OUT ZONES: THE TACONNAZ AVALANCHE PAST CASE IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997831v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of high mountain huts against avalanche hazard: a case study at Pavé lake, French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.166-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking inside granular jumps down inclines thanks to dynamic X-ray radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving Ice-avalanche basal friction law parameters from a back-analysis of the collapse of Altels glacier (1895, Bernese Alps, Switzerland). Application to Taconnaz glacier instability (French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Method simulations of standing jumps in granular flows down inclines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.4/ 03026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714003026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall of semi-infinite height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Albaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.03054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607323v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall of semi-infinite height</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Granular jump properties for the design of protection dams against snow avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 15554</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997855v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular jump properties for the design of protection dams against snow avalanches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Itai Einav</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 15554</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008780v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force fluctuations experienced by a boundary wall subjected to a granular flow in two distinct systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714003029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme des ressauts granulaires en canal incliné: implications possibles pour le dimensionnement des digues paravalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Childs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Wyburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza Cardoso Ribas E Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taconnaz and Lautaret full-scale avalanche test-site and 3935 other French avalanche paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Deschâtres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium of snow and avalanche, ISSW 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Niseko, Japan. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forces experienced by the walls of a granular lid-driven cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Australasian Conference on the Mechanics of Structures and Materials (ACMSM23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Byron Bay, Australia. pp.775-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse and steep jumps in steady-state granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Einav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Childs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wyburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Australasian Conference on the Mechanics of Structures and Materials (ACMSM23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Byron Bay, Australia. pp.769-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular force on obstacles in low Froude number flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumps and bores in bulky frictional granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.642-645, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4812013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taconnaz avalanche path: pressure and velocity measurements on breaking mounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble - Chamonix Mont-Blanc, France. p. 1378 - p. 1383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder avalanche and catching dam interaction: influence of upstream dam slope ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of upstream catching dam slope on powder avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble - Chamonix Mont-Blanc, France. p. 788 - p. 793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular force on objects and correlation length: drag coefficient enhancement in low Froude number flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.617-621, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4812007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du couloir avalancheux de Taconnaz : mesures de pression et de vitesse sur des tas freineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to explain avalanche dynamics to children and... their parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Caccamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Snow Science Workshop ISSW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. p. 820 - p. 826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First measurements of pressure and velocity on breaking mounds in Taconnaz avalanches path: event of 29th December 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements on a powder avalanche impacting an obstacle: 3D velocity field and exerted pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular forces from steady and avalanche flows on a wall-like obstacle: contribution to avalanche dam design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Conference on Fluid Structure Interaction of WIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orlando, United States. pp.157-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on a dry granular avalanche impacting an obstacle: dead zone, granular jump and induced forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Small-scale tests on granular avalanches against various types of flat obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Conference on Fluid Structure Interaction of WIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orlando, United States. pp.53-62</w:t>
+              <w:t xml:space="preserve">EGU General assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595039v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale tests on granular avalanches against various types of flat obstacles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulations numériques discrètes d'écoulements granulaires sur-versant par dessus un mur : étude de la force sur l'obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire de l'IMATH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Toulon, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595405v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques discrètes d'écoulements granulaires sur-versant par dessus un mur : étude de la force sur l'obstacle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experiments on a dry granular avalanche impacting an obstacle: dead zone, granular jump and induced forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'IMATH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Toulon, France. pp.55</w:t>
+              <w:t xml:space="preserve">VI International Conference on Fluid Structure Interaction of WIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orlando, United States. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596384v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lautaret snow avalanches test site: outcomes in terms of rheology and impact pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Glaciological Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale laboratory tests on granular avalanches overflowing a flat obstacle: flow regimes, dead zone and induced forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First EPFL Doctoral Conference in Mechanics (EDCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Lausanne, Switzerland. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on snow avalanche modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2009 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean force on a wall overflowed by dense granular avalanches: discrete numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean granular force on a wall overflowed by free-surface gravity-driven flows in steady and unsteady states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop: from shear Bands to rapid flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Monte Verita, Switzerland. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular flows : from small-scale experiments to full-scale avalanches. Flow dynamics and forces on structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALERT Workshop 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Aussois, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des avalanches : d'un calcul de période de retour à une approche décisionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Statistiques de Rochebrune : "Regards actuels sur les applications de la statistique décisionnelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Megève, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of avalanche protection dams: recent practical and theoretical developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Johannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Domaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on mitigative measures against snow avalanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Egilsstadir, Iceland. pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of granular avalanches overflowing a dam: towards an understanding of the impact pressure signal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Snow avalanche pressure on obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly, Vienna, AUT, 13-18 April 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.2</w:t>
+              <w:t xml:space="preserve">International Snow Science Workshop : "A Merging of Theory and Practice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Whistler, Canada. pp.740-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591733v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow avalanche pressure on obstacles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of granular avalanches overflowing a dam: towards an understanding of the impact pressure signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Snow Science Workshop : "A Merging of Theory and Practice"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Whistler, Canada. pp.740-746</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly, Vienna, AUT, 13-18 April 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591743v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow experiments with a large-scale coaxial rheometer: physical and numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General Assembly, Vienna, AUT, 13-18 April 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow experiments with a large-scale coaxial rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) general assembly 2007,Vienna, AUT, 15-20 April 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un obstacle sur une avalanche granulaire : étude du couplage hydrodynamique / dépôt à l'amont de l'obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating snow rheology with a large-scale coaxial rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on snow science, Moscow, RUS, 3-7 September 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Moscou, Russia. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design under uncertainty of a small dam for mitigation against dense snow avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a snow avalanche flowing past a protection dam: experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III International Conference "Avalanches and Related Subjects", Kirovsk, RUS, September 4-8, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and powder avalanches: momentum reduction generated by a dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Snow and Avalanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Davos, Switzerland. pp.373-378, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3189/172756404781815185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12603,944 +12736,944 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering and runout conditions for the little rock avalanche of June 2020 in Vallon d’Étache (Savoy, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between three avalanche test sites in northwestern Alps as developed in the DYNAVAL-Alcotra project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Force from granular flows on a wall-like obstacle: contribution to snow avalanche dam design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts, 13 (EGU2011-2107), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595350v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force from granular flows on a wall-like obstacle: contribution to snow avalanche dam design</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison between three avalanche test sites in northwestern Alps as developed in the DYNAVAL-Alcotra project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Segor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts, 13 (EGU2011-2107), 2011</w:t>
+              <w:t xml:space="preserve">EGU General assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595440v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale laboratory tests on granular avalanches around an obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. Geophysical Research Abstracts, 12 (EGU2010-10631), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Taconnaz avalanche path: pressure and velocity measurements on breaking mounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. Geophysical Research Abstracts, 12 (EGU2010-10712), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of cohesive granular material using an annular geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Geophysical Research Abstracts, 11 (EGU2009-10163-2), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothed particle hydrodynamics method to study water wave breaking and runup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean force on a wall overflowed by dense granular avalanches: discrete numerical simulations and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Geophysical Research Abstracts, 11 (EGU2009-10126), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13550,335 +13683,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability to rapid mass movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bründle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cappabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2008, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des ouvrages de protection paravalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref. 2005, pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13888,143 +14021,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14034,279 +14167,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les événements météorologiques extrêmes dans un contexte de changement climatique, La Documentation Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-53, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Les récents progrès dans l'étude de la dynamique des avalanches de neige, des effets des obstacles et de la pression d'impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige, paravalanche et constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Lavoisier, pp.52-94, 2010, 978-2-7462-2975-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14316,235 +14449,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of avalanche protection dams Recent practical and theoretical developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Domaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Hakonardottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUROPEAN COMMISSION, 212 p., 2009, Climate Change and Environmental Risks, 978-92-79-08885-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception des digues de protection paravalanche : développements théoriques et pratiques récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comission Européenne - Direction de la Recherche, pp.121, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14554,114 +14687,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation sur modèle réduit de l`influence d`un obstacle sur un écoulement à surface libre. Application aux ouvrages de protection contre les avalanches de neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat sciences, spécialité: sciences de la Terre, de l'Univers et de l'Environnement, Université Joseph Fourier Grenoble I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02586350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId313"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14808,51 +14941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Cerbus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hgh5-1tj5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Escobar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Einav" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62669-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory T Cerbus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.254101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Escobar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.757" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3509-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne M&#233;jean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01194-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0399" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Puzrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0092" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnbull" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JF004665" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Einav" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.82" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02046042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042906" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2016.64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sovilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;hler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baroudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Fischer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2016.03.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kneib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0060-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Childs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wyburn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15034-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pulfer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2015.03.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275252v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062310" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caccamo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chanut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL054112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0358-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-51C6M8Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041302" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386517" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.05" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.02.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386481" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.021305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lied" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000854" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourriere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8F1BQZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.07.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSJ0FWT6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Primus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.05.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG4CZPM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.04.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4LHL5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006078.70660.98" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3CCD9VB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lachamp" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006082.64341.80" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D834ADB0B5A3B06947612535F5F0B77C048A5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006083.47240.4c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B242DE8A9FF344543652D5F41CB24D66A3D2894/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachamp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2-187-2002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481175v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278879v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278884v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608254v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugueny" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997841v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997831v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008776v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003054" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008780v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997869v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444736v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Childs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wyburn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Cardoso Ribas E Castro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600767v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600766v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599504v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948584v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599502v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744270v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caccamo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597990v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595410v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593119v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595421v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rognon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592233v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596382v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594944v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johannesson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbolini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Domaas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591733v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362075v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chanut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594945v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586330v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756404781815185" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595440v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595435v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595434v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595429v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596534v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595424v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596420v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595991v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ndle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappabianca" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018029v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406542v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593923v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575782v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hakonardottir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Oziol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Cerbus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hgh5-1tj5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Escobar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Einav" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62669-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory T Cerbus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.254101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064907" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Escobar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.757" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3509-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne M&#233;jean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01194-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127776v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0399" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052901" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Puzrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnbull" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JF004665" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Einav" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.82" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02046042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2016.64" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sovilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;hler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baroudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2016.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kneib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0060-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15034-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Childs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wyburn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927447" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pulfer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2015.03.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062310" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caccamo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chanut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL054112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0358-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-51C6M8Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592532v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386517" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.05" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.02.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386481" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.021305" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lied" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000854" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourriere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8F1BQZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSJ0FWT6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Primus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.05.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG4CZPM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4LHL5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586329v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006078.70660.98" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3CCD9VB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lachamp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006082.64341.80" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D834ADB0B5A3B06947612535F5F0B77C048A5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581837v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006083.47240.4c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B242DE8A9FF344543652D5F41CB24D66A3D2894/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330886v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachamp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2-187-2002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997831v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugueny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008776v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003054" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997869v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003029" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444736v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Childs" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wyburn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Cardoso Ribas E Castro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602405v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600767v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600766v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599503v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948584v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caccamo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597989v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596384v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593119v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rognon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592233v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596388v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596390v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johannesson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbolini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Domaas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591735v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362075v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chanut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590031v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594945v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756404781815185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595350v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595435v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595434v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595429v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596534v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595424v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596420v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595991v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ndle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappabianca" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587662v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593923v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hakonardottir" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586350v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>