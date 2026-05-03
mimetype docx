--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -178,6511 +178,6612 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detecting arrest in snow avalanche simulations : interplay between rheology, topography and numerical diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoirse Robin Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danila Denisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rough meets smooth: Unifying granular landslide speed and runout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brivady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Cerbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 8 (1), pp.L012022. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/hgh5-1tj5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental confirmation of secondary flows within granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.7446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-62669-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular Scaling Approach to Landslide Runout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory T Cerbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brivady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (25), pp.254101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.254101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air drag controls the runout of small laboratory landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory T Cerbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brivady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (6), pp.064907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.064907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scaling law for the length of granular jumps down smooth inclines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 973, pp.R1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2023.757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back analysis of a building collapse under snow and rain loads in a Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (11), pp.3509-3523. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-3509-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray study of fast and slow granular flows with transition jump in between</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (1), pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10035-021-01194-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact force of granular flows on walls normal to the bottom: slow versus fast impact dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (1), pp.114-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cgj-2019-0399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length of standing jumps along granular flows down smooth inclines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean force and fluctuations on a wall immersed in a sheared granular flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (5), pp.052901. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism of delayed release in earthquake-induced avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Puzrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 475 (2227), pp.20190092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2019.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches spontanées et changement climatique : tendances détectées et évolutions à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige et Avalanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention radar ! L'avalanche de neige dans tous ses états…</w:t>
+                <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neige et Avalanches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Carbon Balance and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018006v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall: Analytic shock solution versus discrete element simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking beyond the powder/dense flow avalanche dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Turnbull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (6), pp.1183-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2018JF004665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608562v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond the powder/dense flow avalanche dichotomy</w:t>
+                <w:t xml:space="preserve">Attention radar ! L'avalanche de neige dans tous ses états…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neige et Avalanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607624v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall: Analytic shock solution versus discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Balance and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.12/ 052903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608257v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general relation for standing normal jumps in both hydraulic and dry granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 816, pp.331-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2017.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force fluctuations on a wall in interaction with a granular lid-driven cavity flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.042906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche risk evaluation and protective dam optimal design using extreme value statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (234), pp.725-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jog.2016.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational wet avalanche pressure on pylon-like structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sovilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.66-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du réchauffement climatique sur l'activité avalancheuse et multiplication des avalanches humides dans les Alpes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2016055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of the force experienced by a wall subject to granular lid-driven flows: regimes and scaling of the mean force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (3), pp.293-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40571-015-0060-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic force experienced by extended objects in granular flows over a very broad Froude-number range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (5), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2015-15034-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing jumps in shallow granular flows down smooth inclines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Childs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wyburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (7), pp.22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The full-scale avalanche test-site at Lautaret Pass (French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pulfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115, pp.30-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01164275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On depth-averaged analytic solutions for free-surface granular flows impacting rigid walls down inclines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (6), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.062310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration et suivi du dispositif paravalanche de Taconnaz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Small-scale tests to investigate the dynamics of finite-sized dry granular avalanches and forces on a wall-like obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neige et Avalanches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-012-0358-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598000v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Keylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79-80, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaling law for impact force of a granular avalanche flowing past a wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration et suivi du dispositif paravalanche de Taconnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neige et Avalanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137, pp.10-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597615v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale tests to investigate the dynamics of finite-sized dry granular avalanches and forces on a wall-like obstacle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">A scaling law for impact force of a granular avalanche flowing past a wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-012-0358-8⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.L23401-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL054112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597308v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinamica delle valanghe : distacco e interazione flusso / ostacoli</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equation for the force experienced by a wall overflowed by a granular avalanche: experimental verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neve e valanghe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 73, pp.8-12</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (5), 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596475v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation for the force experienced by a wall overflowed by a granular avalanche: experimental verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dinamica delle valanghe : distacco e interazione flusso / ostacoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Segor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (5), 18 p</w:t>
+              <w:t xml:space="preserve">Neve e valanghe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73, pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637529v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying force from dense granular avalanches on a wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple analytical model for pressure on obstacles induced by snow avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041302⟩</w:t>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (54), p. 1 - p. 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/172756410791386481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529731v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return period calculation and passive structure design at the Taconnaz avalanche path (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Naaim</w:t>
+                <w:t xml:space="preserve">Large mobility of dry snow avalanches: insights from small-scale laboratory tests on granular avalanches of bidisperse materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/172756410791386517⟩</w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (1), p. 55 - p. 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592532v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation au service de la conception des ouvrages de protection : étude du site avalancheux de Taconnaz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+                <w:t xml:space="preserve">Time-varying force from dense granular avalanches on a wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.05⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528290v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mobility of dry snow avalanches: insights from small-scale laboratory tests on granular avalanches of bidisperse materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Moro</w:t>
+                <w:t xml:space="preserve">Return period calculation and passive structure design at the Taconnaz avalanche path (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Ousset</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2010.02.011⟩</w:t>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (54), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/172756410791386517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489984v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple analytical model for pressure on obstacles induced by snow avalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modélisation au service de la conception des ouvrages de protection : étude du site avalancheux de Taconnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/172756410791386481⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, p. 36 - p. 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529129v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimal design of an avalanche dam using a multivariate numerical avalanche model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (8), pp.1123-1141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00477-008-0287-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force exercée par les avalanches sur les digues de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige et Avalanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 128, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean steady granular force on a wall overflowed by free-surface gravity-driven dense flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (2), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.021305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design under uncertainty of a passive defense structure against snow avalanches: from a general Bayesian framework to a simple analytical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Avalanches overflowing a dam: dead zone, granular bore and run-out shortening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Parent</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.77-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197584v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overrun length of avalanches overtopping catching dams: Cross-comparison of small-scale laboratory experiments and observations from full-scale avalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal design under uncertainty of a passive defense structure against snow avalanches: from a general Bayesian framework to a simple analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Naaim</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JF000854⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.1067-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-8-1067-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590684v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches overflowing a dam: dead zone, granular bore and run-out shortening</w:t>
+                <w:t xml:space="preserve">Overrun length of avalanches overtopping catching dams: Cross-comparison of small-scale laboratory experiments and observations from full-scale avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Perrin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (F03009), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JF000854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590681v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense snow flowing past a deflecting obstacle: An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fourriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (1), pp.64-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2007.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense snow avalanche modeling: flow, erosion, deposition and obstacle effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of granular flow and fence interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.135-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02583307v1</w:t>
+                <w:t xml:space="preserve">hal-02586329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of the interaction between mounds or deflecting dams and powder snow avalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense snow avalanche modeling: flow, erosion, deposition and obstacle effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Primus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faug</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 39, pp.257-267. </w:t>
+              <w:t xml:space="preserve">, 2004, 39 (2-3), pp.193-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583308v1</w:t>
+                <w:t xml:space="preserve">hal-02583307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des avalanches de neige sèche intégrant l'érosion, le dépôt et les effets d'une digue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Physical modeling of the interaction between mounds or deflecting dams and powder snow avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Primus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39, pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582924v1</w:t>
+                <w:t xml:space="preserve">hal-02583308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equation for spreading length, centre of mass and maximum run-out shortenings of dense avalanche flows by vertical obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des avalanches de neige sèche intégrant l'érosion, le dépôt et les effets d'une digue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.65-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02583312v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of granular flow and fence interaction</w:t>
+                <w:t xml:space="preserve">An equation for spreading length, centre of mass and maximum run-out shortenings of dense avalanche flows by vertical obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (2-3), pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586329v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and physical modelling of the effect of a dam on powder avalanche motion: comparison with previous approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.479-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:GEOP.0000006078.70660.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying Dam Height to Shorten the Run-Out of Dense Avalanche Flows: Developing a Scaling Law from Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (5/6), pp.555-568. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:GEOP.0000006082.64341.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry granular flow modelling including erosion and deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.569-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:GEOP.0000006083.47240.4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on steady granular flows interacting with an obstacle down an inclined channel: study of the dead zone upstream from the obstacle. Application to interaction between dense snow avalanches and defence structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (3/4), pp.187-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-2-187-2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the effect on defence structures on granular flows using SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the effect of defence structures on granular flows using SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (3/4), pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6692,6041 +6793,6041 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic viscoplastic continuum modelling of the settling and creeping of the natural Alpine snow cover using the Material Point Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALERT Geomaterials annual workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALERT Geomaterials, Sep 2025, Aussois (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSL Davos, Jan 2025, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring jumps during granular chute-flows using X-ray radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, Argentina. pp.03031, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124903031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A landslide granular phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Cerbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, Argentina. pp.03003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124903003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches et changement climatique tendances détectées et évolutions à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’AFPCN « Les extrêmes et le changement climatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of avalanche protection structures in run-out zones: the Taconnaz avalanche path case in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Retrieving Ice-avalanche basal friction law parameters from a back-analysis of the collapse of Altels glacier (1895, Bernese Alps, Switzerland). Application to Taconnaz glacier instability (French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Snow Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.126-130</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608254v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Ice-avalanche basal friction law parameters from a back-analysis of the collapse of Altels glacier (1895, Bernese Alps, Switzerland). Application to Taconnaz glacier instability (French Alps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+                <w:t xml:space="preserve">Effectiveness of avalanche protection structures in run-out zones: the Taconnaz avalanche path case in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.126-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997851v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTECTION OF HIGH MOUNTAIN HUTS AGAINST AVALANCHE HAZARD: A CASE STUDY AT PAVE LAKE, FRENCH ALPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieving Ice-avalanche basal friction law parameters from a back-analysis of the collapse of Altels glacier (1895, Bernese Alps, Switzerland). Application to Taconnaz glacier instability (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997831v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast versus slow avalanche impact dynamics: insights from measurements at Lautaret pass avalanche test-site, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROTECTION OF HIGH MOUNTAIN HUTS AGAINST AVALANCHE HAZARD: A CASE STUDY AT PAVE LAKE, FRENCH ALPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.162-165</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997834v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTIVENESS OF AVALANCHE PROTECTION STRUCTURES IN RUN-OUT ZONES: THE TACONNAZ AVALANCHE PAST CASE IN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of high mountain huts against avalanche hazard: a case study at Pavé lake, French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast versus slow avalanche impact dynamics: insights from measurements at Lautaret pass avalanche test-site, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.166-170</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.162-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608253v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking inside granular jumps down inclines thanks to dynamic X-ray radiography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of high mountain huts against avalanche hazard: a case study at Pavé lake, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Itai Einav</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">International Snow Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.166-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008786v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Ice-avalanche basal friction law parameters from a back-analysis of the collapse of Altels glacier (1895, Bernese Alps, Switzerland). Application to Taconnaz glacier instability (French Alps).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gilbert</w:t>
+                <w:t xml:space="preserve">Looking inside granular jumps down inclines thanks to dynamic X-ray radiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008776v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Method simulations of standing jumps in granular flows down inclines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.4/ 03026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714003026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall of semi-infinite height</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Albaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.03054, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714003054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular jump properties for the design of protection dams against snow avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 15554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force fluctuations experienced by a boundary wall subjected to a granular flow in two distinct systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714003029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme des ressauts granulaires en canal incliné: implications possibles pour le dimensionnement des digues paravalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taconnaz and Lautaret full-scale avalanche test-site and 3935 other French avalanche paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Deschâtres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International symposium of snow and avalanche, ISSW 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Niseko, Japan. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444736v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taconnaz and Lautaret full-scale avalanche test-site and 3935 other French avalanche paths</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forme des ressauts granulaires en canal incliné: implications possibles pour le dimensionnement des digues paravalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Childs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Wyburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Cardoso Ribas E Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of snow and avalanche, ISSW 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Niseko, Japan. pp.54</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602405v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forces experienced by the walls of a granular lid-driven cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Australasian Conference on the Mechanics of Structures and Materials (ACMSM23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Byron Bay, Australia. pp.775-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse and steep jumps in steady-state granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Einav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Childs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wyburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Australasian Conference on the Mechanics of Structures and Materials (ACMSM23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Byron Bay, Australia. pp.769-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular force on obstacles in low Froude number flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumps and bores in bulky frictional granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.642-645, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4812013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taconnaz avalanche path: pressure and velocity measurements on breaking mounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble - Chamonix Mont-Blanc, France. p. 1378 - p. 1383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder avalanche and catching dam interaction: influence of upstream dam slope ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of upstream catching dam slope on powder avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble - Chamonix Mont-Blanc, France. p. 788 - p. 793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular force on objects and correlation length: drag coefficient enhancement in low Froude number flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.617-621, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4812007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du couloir avalancheux de Taconnaz : mesures de pression et de vitesse sur des tas freineurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Experimental measurements on a powder avalanche impacting an obstacle: 3D velocity field and exerted pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.12</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598001v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to explain avalanche dynamics to children and... their parents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Suivi du couloir avalancheux de Taconnaz : mesures de pression et de vitesse sur des tas freineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Snow Science Workshop ISSW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. p. 820 - p. 826</w:t>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744270v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurements of pressure and velocity on breaking mounds in Taconnaz avalanches path: event of 29th December 2010</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">How to explain avalanche dynamics to children and... their parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">2012 International Snow Science Workshop ISSW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. p. 820 - p. 826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597989v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements on a powder avalanche impacting an obstacle: 3D velocity field and exerted pressures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">First measurements of pressure and velocity on breaking mounds in Taconnaz avalanches path: event of 29th December 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597990v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular forces from steady and avalanche flows on a wall-like obstacle: contribution to avalanche dam design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Conference on Fluid Structure Interaction of WIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orlando, United States. pp.157-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale tests on granular avalanches against various types of flat obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques discrètes d'écoulements granulaires sur-versant par dessus un mur : étude de la force sur l'obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'IMATH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Toulon, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on a dry granular avalanche impacting an obstacle: dead zone, granular jump and induced forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Conference on Fluid Structure Interaction of WIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orlando, United States. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lautaret snow avalanches test site: outcomes in terms of rheology and impact pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Glaciological Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale laboratory tests on granular avalanches overflowing a flat obstacle: flow regimes, dead zone and induced forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First EPFL Doctoral Conference in Mechanics (EDCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Lausanne, Switzerland. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on snow avalanche modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Mean force on a wall overflowed by dense granular avalanches: discrete numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2009 Fluids Engineering Division Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Colorado, United States</w:t>
+              <w:t xml:space="preserve">Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595421v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean force on a wall overflowed by dense granular avalanches: discrete numerical simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Granular flows : from small-scale experiments to full-scale avalanches. Flow dynamics and forces on structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.609-612</w:t>
+              <w:t xml:space="preserve">ALERT Workshop 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Aussois, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592233v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean granular force on a wall overflowed by free-surface gravity-driven flows in steady and unsteady states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop: from shear Bands to rapid flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Monte Verita, Switzerland. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flows : from small-scale experiments to full-scale avalanches. Flow dynamics and forces on structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress on snow avalanche modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Aussois, France. pp.29</w:t>
+              <w:t xml:space="preserve">ASME 2009 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596382v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des avalanches : d'un calcul de période de retour à une approche décisionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Statistiques de Rochebrune : "Regards actuels sur les applications de la statistique décisionnelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Megève, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of avalanche protection dams: recent practical and theoretical developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Johannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Domaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on mitigative measures against snow avalanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Egilsstadir, Iceland. pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow avalanche pressure on obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop : "A Merging of Theory and Practice"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Whistler, Canada. pp.740-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of granular avalanches overflowing a dam: towards an understanding of the impact pressure signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly, Vienna, AUT, 13-18 April 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow experiments with a large-scale coaxial rheometer: physical and numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General Assembly, Vienna, AUT, 13-18 April 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow experiments with a large-scale coaxial rheometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Optimal design under uncertainty of a small dam for mitigation against dense snow avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) general assembly 2007,Vienna, AUT, 15-20 April 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590030v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un obstacle sur une avalanche granulaire : étude du couplage hydrodynamique / dépôt à l'amont de l'obstacle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snow experiments with a large-scale coaxial rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) general assembly 2007,Vienna, AUT, 15-20 April 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362075v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating snow rheology with a large-scale coaxial rheometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Effet d'un obstacle sur une avalanche granulaire : étude du couplage hydrodynamique / dépôt à l'amont de l'obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Ousset</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on snow science, Moscow, RUS, 3-7 September 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Moscou, Russia. pp.7</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590031v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design under uncertainty of a small dam for mitigation against dense snow avalanches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Investigating snow rheology with a large-scale coaxial rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Naaim</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Autriche</w:t>
+              <w:t xml:space="preserve">International symposium on snow science, Moscow, RUS, 3-7 September 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Moscou, Russia. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594945v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a snow avalanche flowing past a protection dam: experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III International Conference "Avalanches and Related Subjects", Kirovsk, RUS, September 4-8, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and powder avalanches: momentum reduction generated by a dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Snow and Avalanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Davos, Switzerland. pp.373-378, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3189/172756404781815185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12736,1282 +12837,1564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering and runout conditions for the little rock avalanche of June 2020 in Vallon d’Étache (Savoy, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force from granular flows on a wall-like obstacle: contribution to snow avalanche dam design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts, 13 (EGU2011-2107), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between three avalanche test sites in northwestern Alps as developed in the DYNAVAL-Alcotra project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Segor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale laboratory tests on granular avalanches around an obstacle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Monitoring of Taconnaz avalanche path: pressure and velocity measurements on breaking mounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. Geophysical Research Abstracts, 12 (EGU2010-10631), 2010</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. Geophysical Research Abstracts, 12 (EGU2010-10712), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595435v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Taconnaz avalanche path: pressure and velocity measurements on breaking mounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Small-scale laboratory tests on granular avalanches around an obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. Geophysical Research Abstracts, 12 (EGU2010-10712), 2010</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. Geophysical Research Abstracts, 12 (EGU2010-10631), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595434v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of cohesive granular material using an annular geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Naaim</w:t>
+                <w:t xml:space="preserve">Mean force on a wall overflowed by dense granular avalanches: discrete numerical simulations and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Gaume</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Geophysical Research Abstracts, 11 (EGU2009-10163-2), 2009</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Geophysical Research Abstracts, 11 (EGU2009-10126), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595429v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed particle hydrodynamics method to study water wave breaking and runup</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+                <w:t xml:space="preserve">Numerical investigations of cohesive granular material using an annular geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 2009</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Geophysical Research Abstracts, 11 (EGU2009-10163-2), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596534v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean force on a wall overflowed by dense granular avalanches: discrete numerical simulations and laboratory experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Beguin</w:t>
+                <w:t xml:space="preserve">Smoothed particle hydrodynamics method to study water wave breaking and runup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Geophysical Research Abstracts, 11 (EGU2009-10126), 2009</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595424v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les événements météorologiques extrêmes dans un contexte de changement climatique, La Documentation Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-53, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 3. Les récents progrès dans l'étude de la dynamique des avalanches de neige, des effets des obstacles et de la pression d'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neige, paravalanche et constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Lavoisier, pp.52-94, 2010, 978-2-7462-2975-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability to rapid mass movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bründle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cappabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2008, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des ouvrages de protection paravalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref. 2005, pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14021,663 +14404,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018029v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-02593923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of avalanche protection dams Recent practical and theoretical developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Domaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Hakonardottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUROPEAN COMMISSION, 212 p., 2009, Climate Change and Environmental Risks, 978-92-79-08885-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception des digues de protection paravalanche : développements théoriques et pratiques récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comission Européenne - Direction de la Recherche, pp.121, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14687,114 +14788,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation sur modèle réduit de l`influence d`un obstacle sur un écoulement à surface libre. Application aux ouvrages de protection contre les avalanches de neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat sciences, spécialité: sciences de la Terre, de l'Univers et de l'Environnement, Université Joseph Fourier Grenoble I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02586350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14941,51 +15042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Oziol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Cerbus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hgh5-1tj5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Escobar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Einav" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62669-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory T Cerbus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.254101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064907" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Escobar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.757" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3509-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne M&#233;jean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01194-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127776v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0399" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052901" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Puzrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnbull" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JF004665" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Einav" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.82" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02046042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2016.64" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sovilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;hler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baroudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2016.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kneib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0060-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15034-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Childs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wyburn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927447" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pulfer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2015.03.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062310" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caccamo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chanut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL054112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0358-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-51C6M8Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592532v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386517" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.05" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.02.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386481" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.021305" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lied" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000854" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourriere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8F1BQZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSJ0FWT6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Primus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.05.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG4CZPM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4LHL5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586329v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006078.70660.98" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3CCD9VB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lachamp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006082.64341.80" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D834ADB0B5A3B06947612535F5F0B77C048A5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581837v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006083.47240.4c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B242DE8A9FF344543652D5F41CB24D66A3D2894/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330886v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachamp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2-187-2002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997831v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugueny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008776v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003054" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997869v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003029" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444736v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Childs" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wyburn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Cardoso Ribas E Castro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602405v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600767v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600766v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599503v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948584v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caccamo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597989v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596384v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593119v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rognon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592233v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596388v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596390v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johannesson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbolini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Domaas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591735v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362075v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chanut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590031v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594945v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756404781815185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595350v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595435v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595434v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595429v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596534v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595424v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596420v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595991v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ndle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappabianca" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587662v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593923v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hakonardottir" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586350v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Oziol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoirse Robin Goodwin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Denisenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Cerbus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hgh5-1tj5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Escobar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Einav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62669-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory T Cerbus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.254101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3509-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne M&#233;jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01194-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0399" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052901" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Puzrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0092" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnbull" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JF004665" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Einav" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.82" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02046042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042906" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2016.64" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sovilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;hler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baroudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Fischer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2016.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kneib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0060-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15034-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Childs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wyburn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927447" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pulfer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2015.03.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062310" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caccamo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chanut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0358-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-51C6M8Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL054112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386481" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.02.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041302" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386517" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.05" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.021305" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lied" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000854" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourriere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8F1BQZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.07.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSJ0FWT6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583308v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Primus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.05.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG4CZPM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.04.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4LHL5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006078.70660.98" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3CCD9VB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lachamp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006082.64341.80" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D834ADB0B5A3B06947612535F5F0B77C048A5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006083.47240.4c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B242DE8A9FF344543652D5F41CB24D66A3D2894/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachamp" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2-187-2002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330888v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278884v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997834v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugueny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608253v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003054" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Childs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wyburn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Cardoso Ribas E Castro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599448v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597990v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598001v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caccamo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595405v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593119v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592233v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596388v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rognon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596390v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johannesson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Domaas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591743v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591733v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591735v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590030v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chanut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589868v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756404781815185" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595440v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595350v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595424v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595429v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406542v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593923v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596420v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595991v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ndle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappabianca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018029v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hakonardottir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586350v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>