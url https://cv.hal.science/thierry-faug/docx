--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1841,425 +1841,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
+                <w:t xml:space="preserve">Attention radar ! L'avalanche de neige dans tous ses états…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Balance and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, pp.20-23</w:t>
+              <w:t xml:space="preserve">Neige et Avalanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608257v1</w:t>
+                <w:t xml:space="preserve">hal-02018006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond the powder/dense flow avalanche dichotomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall: Analytic shock solution versus discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2018JF004665⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.12/ 052903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607624v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention radar ! L'avalanche de neige dans tous ses états…</w:t>
+                <w:t xml:space="preserve">Looking beyond the powder/dense flow avalanche dichotomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Turnbull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neige et Avalanches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (6), pp.1183-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2018JF004665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018006v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall: Analytic shock solution versus discrete element simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albaba</w:t>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faug</w:t>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbon Balance and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.20-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608562v1</w:t>
+                <w:t xml:space="preserve">hal-02608257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general relation for standing normal jumps in both hydraulic and dry granular flows</w:t>
               </w:r>
@@ -3193,51 +3193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The full-scale avalanche test-site at Lautaret Pass (French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,1396 +3399,1396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale tests to investigate the dynamics of finite-sized dry granular avalanches and forces on a wall-like obstacle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caccamo</w:t>
+                <w:t xml:space="preserve">Chris Keylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Chanut</w:t>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (5), pp.577-587. </w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79-80, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-012-0358-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597308v1</w:t>
+                <w:t xml:space="preserve">hal-01004165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration et suivi du dispositif paravalanche de Taconnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neige et Avalanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137, pp.10-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004165v1</w:t>
+                <w:t xml:space="preserve">hal-02598000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration et suivi du dispositif paravalanche de Taconnaz</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A scaling law for impact force of a granular avalanche flowing past a wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neige et Avalanches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.L23401-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL054112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598000v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaling law for impact force of a granular avalanche flowing past a wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-scale tests to investigate the dynamics of finite-sized dry granular avalanches and forces on a wall-like obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chanut</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-012-0358-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GL054112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02597615v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation for the force experienced by a wall overflowed by a granular avalanche: experimental verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dinamica delle valanghe : distacco e interazione flusso / ostacoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Segor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (5), 18 p</w:t>
+              <w:t xml:space="preserve">Neve e valanghe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73, pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637529v1</w:t>
+                <w:t xml:space="preserve">hal-02596475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinamica delle valanghe : distacco e interazione flusso / ostacoli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Segor</w:t>
+                <w:t xml:space="preserve">Equation for the force experienced by a wall overflowed by a granular avalanche: experimental verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pitet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neve e valanghe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 73, pp.8-12</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (5), 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596475v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple analytical model for pressure on obstacles induced by snow avalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Return period calculation and passive structure design at the Taconnaz avalanche path (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 51 (54), p. 1 - p. 8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/172756410791386481⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 51 (54), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/172756410791386517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529129v1</w:t>
+                <w:t xml:space="preserve">hal-02592532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mobility of dry snow avalanches: insights from small-scale laboratory tests on granular avalanches of bidisperse materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Moro</w:t>
+                <w:t xml:space="preserve">Time-varying force from dense granular avalanches on a wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Ousset</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2010.02.011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489984v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying force from dense granular avalanches on a wall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Chanut</w:t>
+                <w:t xml:space="preserve">La modélisation au service de la conception des ouvrages de protection : étude du site avalancheux de Taconnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Naaim</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041302⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, p. 36 - p. 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529731v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return period calculation and passive structure design at the Taconnaz avalanche path (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple analytical model for pressure on obstacles induced by snow avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 51 (54), pp.89-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/172756410791386517⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 51 (54), p. 1 - p. 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/172756410791386481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592532v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation au service de la conception des ouvrages de protection : étude du site avalancheux de Taconnaz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+                <w:t xml:space="preserve">Large mobility of dry snow avalanches: insights from small-scale laboratory tests on granular avalanches of bidisperse materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, p. 36 - p. 45. </w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (1), p. 55 - p. 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528290v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimal design of an avalanche dam using a multivariate numerical avalanche model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,64 +4942,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean steady granular force on a wall overflowed by free-surface gravity-driven dense flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (2), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5027,369 +5027,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches overflowing a dam: dead zone, granular bore and run-out shortening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal design under uncertainty of a passive defense structure against snow avalanches: from a general Bayesian framework to a simple analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.1067-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-8-1067-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590681v1</w:t>
+                <w:t xml:space="preserve">hal-01197584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design under uncertainty of a passive defense structure against snow avalanches: from a general Bayesian framework to a simple analytical model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overrun length of avalanches overtopping catching dams: Cross-comparison of small-scale laboratory experiments and observations from full-scale avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-8-1067-2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (F03009), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JF000854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197584v1</w:t>
+                <w:t xml:space="preserve">hal-02590684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overrun length of avalanches overtopping catching dams: Cross-comparison of small-scale laboratory experiments and observations from full-scale avalanches</w:t>
+                <w:t xml:space="preserve">Avalanches overflowing a dam: dead zone, granular bore and run-out shortening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Naaim</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.77-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590684v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense snow flowing past a deflecting obstacle: An experimental investigation</w:t>
               </w:r>
@@ -5485,634 +5485,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of granular flow and fence interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense snow avalanche modeling: flow, erosion, deposition and obstacle effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (2-3), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586329v1</w:t>
+                <w:t xml:space="preserve">hal-02583307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense snow avalanche modeling: flow, erosion, deposition and obstacle effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Physical modeling of the interaction between mounds or deflecting dams and powder snow avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Primus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 39 (2-3), pp.193-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 39, pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02583307v1</w:t>
+                <w:t xml:space="preserve">hal-02583308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of the interaction between mounds or deflecting dams and powder snow avalanches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Modélisation des avalanches de neige sèche intégrant l'érosion, le dépôt et les effets d'une digue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faug</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.65-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02583308v1</w:t>
+                <w:t xml:space="preserve">hal-02582924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des avalanches de neige sèche intégrant l'érosion, le dépôt et les effets d'une digue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An equation for spreading length, centre of mass and maximum run-out shortenings of dense avalanche flows by vertical obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (2-3), pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2004.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582924v1</w:t>
+                <w:t xml:space="preserve">hal-02583312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equation for spreading length, centre of mass and maximum run-out shortenings of dense avalanche flows by vertical obstacles</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of granular flow and fence interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.135-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02583312v1</w:t>
+                <w:t xml:space="preserve">hal-02586329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and physical modelling of the effect of a dam on powder avalanche motion: comparison with previous approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6223,51 +6223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6365,51 +6365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.569-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6553,51 +6553,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the effect on defence structures on granular flows using SPH</w:t>
+                <w:t xml:space="preserve">Simulation of the effect of defence structures on granular flows using SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
@@ -6619,93 +6619,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 2, pp.203-209</w:t>
+              <w:t xml:space="preserve">, 2002, 2 (3/4), pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580839v1</w:t>
+                <w:t xml:space="preserve">hal-00330888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the effect of defence structures on granular flows using SPH</w:t>
+                <w:t xml:space="preserve">Simulation of the effect on defence structures on granular flows using SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
@@ -6727,69 +6727,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 2 (3/4), pp.203-209</w:t>
+              <w:t xml:space="preserve">, 2002, 2, pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330888v1</w:t>
+                <w:t xml:space="preserve">hal-02580839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6820,51 +6820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic viscoplastic continuum modelling of the settling and creeping of the natural Alpine snow cover using the Material Point Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7293,248 +7293,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring jumps during granular chute-flows using X-ray radiography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Guillard</w:t>
+                <w:t xml:space="preserve">A landslide granular phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Cerbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Itai Einav</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Virtual, Argentina. pp.03031, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, Argentina. pp.03003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124903031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124903003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278879v1</w:t>
+                <w:t xml:space="preserve">hal-03278884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A landslide granular phase transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Cerbus</w:t>
+                <w:t xml:space="preserve">Measuring jumps during granular chute-flows using X-ray radiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Kellay</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Virtual, Argentina. pp.03003, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, Argentina. pp.03031, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124903003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124903031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278884v1</w:t>
+                <w:t xml:space="preserve">hal-03278879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches et changement climatique tendances détectées et évolutions à venir</w:t>
               </w:r>
@@ -7639,379 +7639,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Ice-avalanche basal friction law parameters from a back-analysis of the collapse of Altels glacier (1895, Bernese Alps, Switzerland). Application to Taconnaz glacier instability (French Alps).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECTIVENESS OF AVALANCHE PROTECTION STRUCTURES IN RUN-OUT ZONES: THE TACONNAZ AVALANCHE PAST CASE IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Snow Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008776v1</w:t>
+                <w:t xml:space="preserve">hal-01997841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of avalanche protection structures in run-out zones: the Taconnaz avalanche path case in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.126-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving Ice-avalanche basal friction law parameters from a back-analysis of the collapse of Altels glacier (1895, Bernese Alps, Switzerland). Application to Taconnaz glacier instability (French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -8092,463 +8075,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTIVENESS OF AVALANCHE PROTECTION STRUCTURES IN RUN-OUT ZONES: THE TACONNAZ AVALANCHE PAST CASE IN FRANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+                <w:t xml:space="preserve">Fast versus slow avalanche impact dynamics: insights from measurements at Lautaret pass avalanche test-site, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.162-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997841v1</w:t>
+                <w:t xml:space="preserve">hal-01997834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast versus slow avalanche impact dynamics: insights from measurements at Lautaret pass avalanche test-site, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of high mountain huts against avalanche hazard: a case study at Pavé lake, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.162-165</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.166-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997834v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of high mountain huts against avalanche hazard: a case study at Pavé lake, French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking inside granular jumps down inclines thanks to dynamic X-ray radiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Snow Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. pp.166-170</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608253v1</w:t>
+                <w:t xml:space="preserve">hal-02008786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking inside granular jumps down inclines thanks to dynamic X-ray radiography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Guillard</w:t>
+                <w:t xml:space="preserve">Retrieving Ice-avalanche basal friction law parameters from a back-analysis of the collapse of Altels glacier (1895, Bernese Alps, Switzerland). Application to Taconnaz glacier instability (French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008786v1</w:t>
+                <w:t xml:space="preserve">hal-02008776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Method simulations of standing jumps in granular flows down inclines</w:t>
               </w:r>
@@ -8632,321 +8632,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall of semi-infinite height</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997855v1</w:t>
+                <w:t xml:space="preserve">hal-02607323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular jump properties for the design of protection dams against snow avalanches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Méjean</w:t>
+                <w:t xml:space="preserve">Dry granular avalanche impact force on a rigid wall of semi-infinite height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Albaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.03054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008780v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granular jump properties for the design of protection dams against snow avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 15554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607323v1</w:t>
+                <w:t xml:space="preserve">hal-02008780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force fluctuations experienced by a boundary wall subjected to a granular flow in two distinct systems</w:t>
               </w:r>
@@ -9043,273 +9043,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taconnaz and Lautaret full-scale avalanche test-site and 3935 other French avalanche paths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Bellot</w:t>
+                <w:t xml:space="preserve">Forme des ressauts granulaires en canal incliné: implications possibles pour le dimensionnement des digues paravalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Deschâtres</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippa Childs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Wyburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Cardoso Ribas E Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of snow and avalanche, ISSW 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Niseko, Japan. pp.54</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602405v1</w:t>
+                <w:t xml:space="preserve">hal-03444736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme des ressauts granulaires en canal incliné: implications possibles pour le dimensionnement des digues paravalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taconnaz and Lautaret full-scale avalanche test-site and 3935 other French avalanche paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Deschâtres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International symposium of snow and avalanche, ISSW 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Niseko, Japan. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444736v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forces experienced by the walls of a granular lid-driven cavity</w:t>
               </w:r>
@@ -9658,90 +9658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taconnaz avalanche path: pressure and velocity measurements on breaking mounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9783,64 +9783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder avalanche and catching dam interaction: influence of upstream dam slope ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9878,64 +9878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of upstream catching dam slope on powder avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10045,994 +10045,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements on a powder avalanche impacting an obstacle: 3D velocity field and exerted pressures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Suivi du couloir avalancheux de Taconnaz : mesures de pression et de vitesse sur des tas freineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597990v1</w:t>
+                <w:t xml:space="preserve">hal-02598001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du couloir avalancheux de Taconnaz : mesures de pression et de vitesse sur des tas freineurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">How to explain avalanche dynamics to children and... their parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.12</w:t>
+              <w:t xml:space="preserve">2012 International Snow Science Workshop ISSW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. p. 820 - p. 826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598001v1</w:t>
+                <w:t xml:space="preserve">hal-00744270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to explain avalanche dynamics to children and... their parents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">First measurements of pressure and velocity on breaking mounds in Taconnaz avalanches path: event of 29th December 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Snow Science Workshop ISSW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. p. 820 - p. 826</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744270v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurements of pressure and velocity on breaking mounds in Taconnaz avalanches path: event of 29th December 2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Experimental measurements on a powder avalanche impacting an obstacle: 3D velocity field and exerted pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597989v1</w:t>
+                <w:t xml:space="preserve">hal-02597990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular forces from steady and avalanche flows on a wall-like obstacle: contribution to avalanche dam design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments on a dry granular avalanche impacting an obstacle: dead zone, granular jump and induced forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Conference on Fluid Structure Interaction of WIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Orlando, United States. pp.157-167</w:t>
+              <w:t xml:space="preserve">, May 2011, Orlando, United States. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595038v1</w:t>
+                <w:t xml:space="preserve">hal-02595039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale tests on granular avalanches against various types of flat obstacles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Granular forces from steady and avalanche flows on a wall-like obstacle: contribution to avalanche dam design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">VI International Conference on Fluid Structure Interaction of WIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orlando, United States. pp.157-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595405v1</w:t>
+                <w:t xml:space="preserve">hal-02595038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques discrètes d'écoulements granulaires sur-versant par dessus un mur : étude de la force sur l'obstacle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-scale tests on granular avalanches against various types of flat obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'IMATH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Toulon, France. pp.55</w:t>
+              <w:t xml:space="preserve">EGU General assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596384v1</w:t>
+                <w:t xml:space="preserve">hal-02595405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on a dry granular avalanche impacting an obstacle: dead zone, granular jump and induced forces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations numériques discrètes d'écoulements granulaires sur-versant par dessus un mur : étude de la force sur l'obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Conference on Fluid Structure Interaction of WIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orlando, United States. pp.53-62</w:t>
+              <w:t xml:space="preserve">Séminaire de l'IMATH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Toulon, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595039v1</w:t>
+                <w:t xml:space="preserve">hal-02596384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lautaret snow avalanches test site: outcomes in terms of rheology and impact pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Glaciological Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sapporo, Japan</w:t>
@@ -11061,103 +11061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale laboratory tests on granular avalanches overflowing a flat obstacle: flow regimes, dead zone and induced forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First EPFL Doctoral Conference in Mechanics (EDCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Lausanne, Switzerland. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11176,286 +11176,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean force on a wall overflowed by dense granular avalanches: discrete numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chanut</w:t>
+                <w:t xml:space="preserve">Recent progress on snow avalanche modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.609-612</w:t>
+              <w:t xml:space="preserve">ASME 2009 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592233v1</w:t>
+                <w:t xml:space="preserve">hal-02595421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flows : from small-scale experiments to full-scale avalanches. Flow dynamics and forces on structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mean force on a wall overflowed by dense granular avalanches: discrete numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Aussois, France. pp.29</w:t>
+              <w:t xml:space="preserve">Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596382v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean granular force on a wall overflowed by free-surface gravity-driven flows in steady and unsteady states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11487,148 +11500,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on snow avalanche modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granular flows : from small-scale experiments to full-scale avalanches. Flow dynamics and forces on structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rognon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2009 Fluids Engineering Division Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Colorado, United States</w:t>
+              <w:t xml:space="preserve">ALERT Workshop 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Aussois, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595421v1</w:t>
+                <w:t xml:space="preserve">hal-02596382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des avalanches : d'un calcul de période de retour à une approche décisionnelle</w:t>
               </w:r>
@@ -11735,64 +11735,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of avalanche protection dams: recent practical and theoretical developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Johannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11873,51 +11873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11972,51 +11972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of granular avalanches overflowing a dam: towards an understanding of the impact pressure signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12106,64 +12106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General Assembly, Vienna, AUT, 13-18 April 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12182,472 +12182,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design under uncertainty of a small dam for mitigation against dense snow avalanches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Snow experiments with a large-scale coaxial rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Naaim</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Autriche</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) general assembly 2007,Vienna, AUT, 15-20 April 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594945v1</w:t>
+                <w:t xml:space="preserve">hal-02590030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow experiments with a large-scale coaxial rheometer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet d'un obstacle sur une avalanche granulaire : étude du couplage hydrodynamique / dépôt à l'amont de l'obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Bellot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) general assembly 2007,Vienna, AUT, 15-20 April 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590030v1</w:t>
+                <w:t xml:space="preserve">hal-03362075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un obstacle sur une avalanche granulaire : étude du couplage hydrodynamique / dépôt à l'amont de l'obstacle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating snow rheology with a large-scale coaxial rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International symposium on snow science, Moscow, RUS, 3-7 September 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Moscou, Russia. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362075v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating snow rheology with a large-scale coaxial rheometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+                <w:t xml:space="preserve">Optimal design under uncertainty of a small dam for mitigation against dense snow avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Ousset</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on snow science, Moscow, RUS, 3-7 September 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Moscou, Russia. pp.7</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590031v1</w:t>
+                <w:t xml:space="preserve">hal-02594945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a snow avalanche flowing past a protection dam: experimental investigations</w:t>
               </w:r>
@@ -12715,51 +12715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and powder avalanches: momentum reduction generated by a dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12976,51 +12976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force from granular flows on a wall-like obstacle: contribution to snow avalanche dam design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13071,103 +13071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between three avalanche test sites in northwestern Alps as developed in the DYNAVAL-Alcotra project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Segor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
@@ -13196,90 +13196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Taconnaz avalanche path: pressure and velocity measurements on breaking mounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13321,103 +13321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale laboratory tests on granular avalanches around an obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. Geophysical Research Abstracts, 12 (EGU2010-10631), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13436,399 +13436,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean force on a wall overflowed by dense granular avalanches: discrete numerical simulations and laboratory experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Beguin</w:t>
+                <w:t xml:space="preserve">Numerical investigations of cohesive granular material using an annular geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Geophysical Research Abstracts, 11 (EGU2009-10126), 2009</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Geophysical Research Abstracts, 11 (EGU2009-10163-2), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595424v1</w:t>
+                <w:t xml:space="preserve">hal-02595429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of cohesive granular material using an annular geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Naaim</w:t>
+                <w:t xml:space="preserve">Smoothed particle hydrodynamics method to study water wave breaking and runup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Geophysical Research Abstracts, 11 (EGU2009-10163-2), 2009</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595429v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed particle hydrodynamics method to study water wave breaking and runup</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+                <w:t xml:space="preserve">Mean force on a wall overflowed by dense granular avalanches: discrete numerical simulations and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 2009</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Geophysical Research Abstracts, 11 (EGU2009-10126), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596534v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability to rapid mass movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bründle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2008, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité des ouvrages de protection paravalanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemagref. 2005, pp.29-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avalanche du Bourgeat survenue le 9 janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13837,716 +14321,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les événements météorologiques extrêmes dans un contexte de changement climatique, La Documentation Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-53, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Les récents progrès dans l'étude de la dynamique des avalanches de neige, des effets des obstacles et de la pression d'impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige, paravalanche et constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Lavoisier, pp.52-94, 2010, 978-2-7462-2975-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593923v1</w:t>
-              </w:r>
-[...482 lines deleted...]
-                <w:t xml:space="preserve">hal-02018029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14603,51 +14603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Domaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Hakonardottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14708,51 +14708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comission Européenne - Direction de la Recherche, pp.121, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15042,51 +15042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Oziol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoirse Robin Goodwin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Denisenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Cerbus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hgh5-1tj5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Escobar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Einav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62669-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory T Cerbus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.254101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3509-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne M&#233;jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01194-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0399" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052901" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Puzrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0092" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnbull" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JF004665" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Einav" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.82" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02046042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042906" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2016.64" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sovilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;hler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baroudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Fischer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2016.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kneib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0060-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15034-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Childs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wyburn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927447" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pulfer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2015.03.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062310" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caccamo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chanut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0358-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-51C6M8Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL054112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386481" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.02.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041302" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386517" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.05" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.021305" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lied" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000854" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourriere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8F1BQZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.07.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSJ0FWT6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583308v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Primus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.05.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG4CZPM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.04.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4LHL5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006078.70660.98" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3CCD9VB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lachamp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006082.64341.80" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D834ADB0B5A3B06947612535F5F0B77C048A5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006083.47240.4c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B242DE8A9FF344543652D5F41CB24D66A3D2894/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachamp" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2-187-2002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330888v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278884v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997834v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugueny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608253v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003054" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Childs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wyburn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Cardoso Ribas E Castro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599448v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597990v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598001v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caccamo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595405v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593119v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592233v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596388v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rognon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596390v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johannesson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Domaas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591743v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591733v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591735v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590030v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chanut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589868v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756404781815185" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595440v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595350v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595424v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595429v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406542v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593923v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596420v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595991v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ndle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappabianca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018029v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hakonardottir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586350v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Oziol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoirse Robin Goodwin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Denisenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Cerbus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hgh5-1tj5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Escobar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Einav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62669-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory T Cerbus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.254101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3509-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne M&#233;jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01194-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0399" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052901" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Puzrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0092" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turnbull" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JF004665" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Einav" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.82" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02046042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042906" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2016.64" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sovilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;hler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baroudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Fischer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2016.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kneib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0060-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15034-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Childs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wyburn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927447" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pulfer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2015.03.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062310" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caccamo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chanut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL054112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0358-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-51C6M8Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637529v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386517" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.05" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756410791386481" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ousset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2010.02.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.021305" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590684v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lied" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000854" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourriere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8F1BQZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.07.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSJ0FWT6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583308v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Primus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.05.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG4CZPM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582924v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2004.04.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4LHL5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006078.70660.98" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3CCD9VB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lachamp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006082.64341.80" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D834ADB0B5A3B06947612535F5F0B77C048A5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GEOP.0000006083.47240.4c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B242DE8A9FF344543652D5F41CB24D66A3D2894/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachamp" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2-187-2002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580839v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278879v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608254v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997834v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugueny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608253v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008786v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008776v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Albaba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008780v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Childs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wyburn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Cardoso Ribas E Castro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599448v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598001v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caccamo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597989v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597990v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595405v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593119v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rognon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592233v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596388v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596382v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596390v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johannesson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Domaas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591743v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591733v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591735v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590030v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362075v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chanut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594945v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589868v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756404781815185" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595440v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595350v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595429v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaume" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596534v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595424v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595991v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ndle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappabianca" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587662v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406542v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593923v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hakonardottir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586350v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>