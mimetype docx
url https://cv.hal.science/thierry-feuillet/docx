--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -1,150 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thierry Feuillet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeur des universités en géographie quantitative - Université de Caen - UMR 6266 IDEES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">thierry-feuillet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5494-538X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">153040610</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -223,4849 +232,4849 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does urban environment at birth and adolescence affect cardiometabolic morbidity in adolescents? Results from the PARIS birth cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+                <w:t xml:space="preserve">Léa Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+                <w:t xml:space="preserve">Emmanuel Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Richard</w:t>
+                <w:t xml:space="preserve">Frédérique Prédali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+                <w:t xml:space="preserve">Malika Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 98, pp.103622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2026.103622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471738v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does urban environment at birth and adolescence affect cardiometabolic morbidity in adolescents? Results from the PARIS birth cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Prédali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health &amp; Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 98, pp.103622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.healthplace.2026.103622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506521v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Birre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Theureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les Pyrénées, la forêt ne s’étend pas aussi haut que le climat le lui permet</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.spdpw5t3p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365169v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Unveiling the spatial link between geodiversity and biodiversity: a multi-taxon study in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Gakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Souhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (3), pp.554-572. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-026-02330-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408931v1</w:t>
+                <w:t xml:space="preserve">hal-05575228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de la surmortalité toutes causes en première vague d’épidémie de Covid-19 à l’échelle des intercommunalités franciliennes : quel lien avec les caractéristiques urbaines et sociales des territoires en Ile-de-France ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dans les Pyrénées, la forêt ne s’étend pas aussi haut que le climat le lui permet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Birre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12tpt⟩</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.spdpw5t3p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818787v1</w:t>
+                <w:t xml:space="preserve">hal-05365169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Distribution de la surmortalité toutes causes en première vague d’épidémie de Covid-19 à l’échelle des intercommunalités franciliennes : quel lien avec les caractéristiques urbaines et sociales des territoires en Ile-de-France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Lagalis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+                <w:t xml:space="preserve">Jeanne Goupil de Bouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023/3-2024/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tpt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942369v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des formes du relief à l'échelle de bassins-versants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RZINE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48645/s8je-kz92⟩</w:t>
+              <w:t xml:space="preserve">Geographical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (3), pp.554-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432286v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illegal Harvesting within a Protected Area: Spatial Distribution of Activities, Social Drivers of Wild Meat Consumption, and Wildlife Conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Birre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rukia Namirembe</w:t>
+                <w:t xml:space="preserve">Roman Lagalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Asalu</w:t>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani13050771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017586v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illegal Harvesting within a Protected Area: Spatial Distribution of Activities, Social Drivers of Wild Meat Consumption, and Wildlife Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+                <w:t xml:space="preserve">Wilson Kagoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+                <w:t xml:space="preserve">Rukia Namirembe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Edward Asalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), 9 p. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-15388-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani13050771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032915v1</w:t>
+                <w:t xml:space="preserve">hal-04017586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des formes du relief à l'échelle de bassins-versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Theureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Birre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
+              <w:t xml:space="preserve">RZINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48645/s8je-kz92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720543v1</w:t>
+                <w:t xml:space="preserve">hal-04432286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-15388-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654393v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of commuter rail accessibility in the formation of residential land values: exploring spatial heterogeneity in peri-urban and remote areas</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00168-022-01113-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362159v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home gardening and the social divide of suburban space: Methodological proposal for the spatial analysis of a social practice in the Greater Paris urban area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Darly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Julien Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Laforêt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.3243. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13063243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170442v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial determinants of excess all-cause mortality during the first wave of the COVID-19 epidemic in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The role of commuter rail accessibility in the formation of residential land values: exploring spatial heterogeneity in peri-urban and remote areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Boennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, pp.2157. </w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (1), pp.163-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-021-12203-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00168-022-01113-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455872v1</w:t>
+                <w:t xml:space="preserve">hal-04362159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of the environment moderate the effects of objectively-measured built environment attributes on active transport. An ACTI-Cités study</w:t>
+                <w:t xml:space="preserve">Home gardening and the social divide of suburban space: Methodological proposal for the spatial analysis of a social practice in the Greater Paris urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Desgeorges</w:t>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clémence Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100972⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13063243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106190v1</w:t>
+                <w:t xml:space="preserve">hal-03170442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking, cycling, and public transport for commuting and non-commuting travels across 5 European urban regions: Modal choice correlates and motivations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Perceptions of the environment moderate the effects of objectively-measured built environment attributes on active transport. An ACTI-Cités study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Desgeorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célina Roda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piombini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Bardos</w:t>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.100972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354158v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling context-specific relationships between neighbourhood socioeconomic disadvantage and private car use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spatial determinants of excess all-cause mortality during the first wave of the COVID-19 epidemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Bulteau</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goupil de Bouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dantan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93, pp.103060. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-12203-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202534v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging carpooling for commuting in the Paris area (France): which incentives and for whom?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Walking, cycling, and public transport for commuting and non-commuting travels across 5 European urban regions: Modal choice correlates and motivations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11116-021-10237-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.103196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425108v1</w:t>
+                <w:t xml:space="preserve">hal-03354158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pilote des relations entre manifestations psychotiques et environnement de résidence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Encouraging carpooling for commuting in the Paris area (France): which incentives and for whom?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pignon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11116-021-10237-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106228v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling context-specific relationships between neighbourhood socioeconomic disadvantage and private car use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.103060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02428193v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the urban context on the relationship between neighbourhood deprivation and obesity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Étude pilote des relations entre manifestations psychotiques et environnement de résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121512v1</w:t>
+                <w:t xml:space="preserve">hal-03106228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpooling and carsharing for commuting in the Paris region: A comprehensive exploration of the individual and contextual correlates of their uses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Birre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Behaviour and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tbs.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113257v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of the urban context on the relationship between neighbourhood deprivation and obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Menai</w:t>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salze</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perchoux</w:t>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68, pp.118-129. </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, pp.113537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739763v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu: Loonis V., Bellefon M.-P. (dir.), 2018 : Manuel d’analyse spatiale. Théorie et mise en œuvre pratique avec R, Insee Méthodes n° 131, Insee, Eurostat, 392 p</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Carpooling and carsharing for commuting in the Paris region: A comprehensive exploration of the individual and contextual correlates of their uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travel Behaviour and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tbs.2019.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01972198v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Heterogeneity of Sustainable Transportation Offer Values: A Comparative Analysis of Nantes Urban and Periurban/Rural Areas (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci2010014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.118-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01706911v1</w:t>
+                <w:t xml:space="preserve">halshs-01739763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women : the effect of distance between the place of residence and the place of work/study (an ACTI-Cités study), , DOI : 10.1186/s12889-017-4464-8.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu: Loonis V., Bellefon M.-P. (dir.), 2018 : Manuel d’analyse spatiale. Théorie et mise en œuvre pratique avec R, Insee Méthodes n° 131, Insee, Eurostat, 392 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.569</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591688v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Icelandic rock-slope failures paraglacial? Age evaluation of seventeen rock-slope failures in the Skagafjörður area, based on geomorphological stacking, radiocarbon dating and tephrochronology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spatial Heterogeneity of Sustainable Transportation Offer Values: A Comparative Analysis of Nantes Urban and Periurban/Rural Areas (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Boennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/urbansci2010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591969v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Mobility and Environment: A Pilot Qualitative Study for the Design of a New Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Hess</w:t>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Salze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (1), pp.e0168986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0168986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built environmental correlates of cycling for transport across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Icelandic rock-slope failures paraglacial? Age evaluation of seventeen rock-slope failures in the Skagafjörður area, based on geomorphological stacking, radiocarbon dating and tephrochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieze Mertens</w:t>
+                <w:t xml:space="preserve">Julien Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01527406v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total and specific dietary polyphenol intakes and 6-year anthropometric changes in a middle-aged general population cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Denudation rates during a postglacial sequence in Northern Iceland: example of Laxárdalur valley in the Skagafjörður area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2017.227⟩</w:t>
+              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (3), pp.240-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/04353676.2017.1327320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01619642v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual, Social, and Environmental Correlates of Active Transportation Patterns in French Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.9069730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2017/9069730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation rates during a postglacial sequence in Northern Iceland: example of Laxárdalur valley in the Skagafjörður area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Built environmental correlates of cycling for transport across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieze Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Deforche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 99 (3), pp.240-261. </w:t>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (44), pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/04353676.2017.1327320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534745v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women: the effect of distance between the place of residence and the place of work/study (an ACTI-Cites study)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total and specific dietary polyphenol intakes and 6-year anthropometric changes in a middle-aged general population cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Nazare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Benmarhnia</w:t>
+                <w:t xml:space="preserve">S. Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salze</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4464-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (3), pp.310-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2017.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848297v1</w:t>
+                <w:t xml:space="preserve">halshs-01619642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harris R., 2016, Quantitative Geography. The basics, London, Sage Publications. Note de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01622304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood typology based on virtual audit of environmental obesogenic characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women: the effect of distance between the place of residence and the place of work/study (an ACTI-Cites study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12378⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4464-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393166v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifestyle correlates of overweight in adults: a hierarchical approach (the SPOTLIGHT project)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women : the effect of distance between the place of residence and the place of work/study (an ACTI-Cités study), , DOI : 10.1186/s12889-017-4464-8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-A. Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helga Bárdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404161v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch between perceived and objectively measured environmental obesogenic features in European neighbourhoods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-defined residential neighbourhoods: size variations and correlates across five European urban regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Roda Célina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Compernolle</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (Supplement S1), pp.31-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12376⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17 (Suppl 1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288772v1</w:t>
+                <w:t xml:space="preserve">hal-01305797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Environmental Correlates of Cycling for Transport among Adults in Five Regions of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gheysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,2765 +5127,2817 @@
                 <w:t xml:space="preserve">⟨10.1111/obr.12379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-defined residential neighbourhoods: size variations and correlates across five European urban regions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neighbourhood Social Capital: Measurement Issues and Associations with Health Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roda Célina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sofie Compernolle</w:t>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kawachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (Suppl 1), pp.9-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12380⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17, pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305797v1</w:t>
+                <w:t xml:space="preserve">hal-01471470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): Insights into the role of postglacial landsliding on slope development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (8), pp.1304-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683616638432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01606697v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): Insights into the role of postglacial landsliding on slope development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Coquin</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683616638432⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (4), pp.500-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312717v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood Social Capital: Measurement Issues and Associations with Health Outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Mckee</w:t>
+                <w:t xml:space="preserve">Lifestyle correlates of overweight in adults: a hierarchical approach (the SPOTLIGHT project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joreintje D. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Bárdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12373⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-016-0439-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471470v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): insights into the role of postglacial landsliding on slope development.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mismatch between perceived and objectively measured environmental obesogenic features in European neighbourhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feuillet Thierry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Coquin</w:t>
+                <w:t xml:space="preserve">C. Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d. Mackenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Compernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (Supplement S1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01391271v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is gravitational spreading a precursor for the Stífluhólar landslide (Skagafjörður, Northern Iceland)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): insights into the role of postglacial landsliding on slope development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cossart Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feuillet Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.1304-1318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01318136v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Is gravitational spreading a precursor for the Stífluhólar landslide (Skagafjörður, Northern Iceland)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241333v1</w:t>
+                <w:t xml:space="preserve">hal-01318136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Beauval</w:t>
+                <w:t xml:space="preserve">Neighbourhood typology based on virtual audit of environmental obesogenic characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+                <w:t xml:space="preserve">Céline Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mackenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.039⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The SPOTLIGHT Project: Sustainable Prevention of Obesity Through Integrated Strategies in Europe, 17 Suppl 1, pp.19--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01763070v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity of the relationships between environmental characteristics and active commuting: towards a locally varying social ecological model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+                <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Simon</w:t>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-015-0002-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.283 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270914v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing on the spatial non-stationarity of landslide predisposing factors in northern Iceland: Do paraglacial factors vary over space?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spatial heterogeneity of the relationships between environmental characteristics and active commuting: towards a locally varying social ecological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309133314528944⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-015-0002-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115314v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing on the spatial nonstationarity of landslide predisposing factors in Northern Iceland. Do paraglacial factors vary over space?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099709v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Höfðahólar rock avalanche (sturzström): chronological constraint of a paraglacial landsliding on an Icelandic hillslope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Focusing on the spatial non-stationarity of landslide predisposing factors in northern Iceland: Do paraglacial factors vary over space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helgi Páll Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.354-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309133314528944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826852v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of paraglaciation on landsliding at regional scale in Northern Iceland (Skagafjörður): spatial modelling and mechanisms involved</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Focusing on the spatial nonstationarity of landslide predisposing factors in Northern Iceland. Do paraglacial factors vary over space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Páll Jónsson Helgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39, pp.336-350</w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.354-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099718v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the consequences of paraglacial landsliding on deglaciated mountain slopes : typology, timing and contribution to cascading fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (1), p. 13-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.6444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Höfðahólarrock avalanche (sturzström): Chronological constraint of paraglacial landsliding on an Icelandic hillslope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helgi Páll Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), p. 432-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683612463104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of post-glacial rebound on landslide spatial distribution at a regional scale in northern Iceland (Skagafjörður)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helgi Páll Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (3), p. 336-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.3450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xynthia est-elle exceptionnelle ? Réflexions sur l'évolution et les temps de retour des tempêtes, des marées de tempête, et des risques de surcotes associés sur la façade atlantique française</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of paraglaciation on landsliding at regional scale in Northern Iceland (Skagafjörður): spatial modelling and mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Páll Jónsson Helgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 222 (2012/1), pp.17-44</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.336-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675660v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POST-LITTLE ICE AGE PATTERNED GROUND DEVELOPMENT ON TWO PYRENEAN PROGLACIAL AREAS: FROM DEGLACIATION TO PERIGLACIATION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">The Höfðahólar rock avalanche (sturzström): chronological constraint of a paraglacial landsliding on an Icelandic hillslope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cossart Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feuillet Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helgi Páll Jónsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.432-446</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00730681v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of sorted patterned ground areas based on their environmental characteristics (Skagafjörður, Northern Iceland) .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">POST-LITTLE ICE AGE PATTERNED GROUND DEVELOPMENT ON TWO PYRENEAN PROGLACIAL AREAS: FROM DEGLACIATION TO PERIGLACIATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.12.022⟩</w:t>
+              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.363-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0459.2012.00459.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00910744v1</w:t>
+                <w:t xml:space="preserve">hal-00730681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xynthia : leçons d'une catastrophe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Xynthia est-elle exceptionnelle ? Réflexions sur l'évolution et les temps de retour des tempêtes, des marées de tempête, et des risques de surcotes associés sur la façade atlantique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feuillet Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Blanlœil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pourinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, http://cybergeo.revues.org/23763, pp.article 538</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222 (2012/1), pp.17-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613736v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological heritage of the Pyrénées National Park (France): assessment, clustering and promotion of geomorphosites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Classification of sorted patterned ground areas based on their environmental characteristics (Skagafjörður, Northern Iceland) .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Sourp</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139-140, p. 577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12371-010-0020-y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694656v1</w:t>
+                <w:t xml:space="preserve">hal-00910744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analyses of active patterned ground occurrence in the Taillon massif (Pyrénées, France/Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (3), pp.228-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7916,2960 +7977,3301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and genesis of the Thabor rock glacier (Northern French Alps) determined from morphological and ground-penetrating radar surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphological heritage of the Pyrénées National Park (France): assessment, clustering and promotion of geomorphosites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Monnier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Sourp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-010-0020-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740096v1</w:t>
+                <w:t xml:space="preserve">hal-00694656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catastrophe Xynthia : un processus d'urbanisation littorale face à un fait de nature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pourinet</w:t>
+                <w:t xml:space="preserve">Structure and genesis of the Thabor rock glacier (Northern French Alps) determined from morphological and ground-penetrating radar surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kinnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3-4), pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833352v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des températures à Nantes entre 1946 et 2000. Analyses statistiques des ruptures de tendance et interprétations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xynthia : leçons d'une catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Comentale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blanlœil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2, pp.15-21</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://cybergeo.revues.org/23763, pp.article 538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589931v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La catastrophe Xynthia : un processus d'urbanisation littorale face à un fait de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.37-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des températures à Nantes entre 1946 et 2000. Analyses statistiques des ruptures de tendance et interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.15-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observations sur la limite inférieure de l'étage périglaciaire dans les Pyrénées centrales françaises (Bigorre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements périglaciaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les micro-fragmentations urbaines : caractérisation prédictive des clôtures et effets sur la connectivité écologique du hérisson</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Investigating the relationship between ecotone dynamics and local biodiversity in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Keurinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Moreno-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claude-Nicolas Ledoux, Feb 2026, Besançon, France</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres de ThéoQuant : Réflexions et pratiques en géographie théorique et quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ThéMA UMR 6049-CNRS, Université Marie et Louis Pasteur, Besançon, Feb 2026, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544025v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effects of climate change and landscape dynamics on Pyrenean Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Moreno-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Funosas-I-Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Keurinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ThéMA UMR 6049-CNRS, Université Marie et Louis Pasteur, Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle prédictif pour caractériser les clôtures : application à la connectivité écologique du hérisson en ville.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Modéliser les micro-fragmentations urbaines : caractérisation prédictive des clôtures et effets sur la connectivité écologique du hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Valognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire international (Re-)penser la coexistance entre humais et faune sauvage en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carole Marin; Nicolas Lemoigne; Flora Pennec; Laurent Couderchet, Nov 2025, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude-Nicolas Ledoux, Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543988v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecter automatiquement les opérations de sauvetage en mer à partir de traces AIS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'un modèle prédictif pour caractériser les clôtures : application à la connectivité écologique du hérisson en ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MAGIS, May 2025, Avignon, France. pp.82-85</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire international (Re-)penser la coexistance entre humais et faune sauvage en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Marin; Nicolas Lemoigne; Flora Pennec; Laurent Couderchet, Nov 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05370161v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise de la COVID-19 peut-elle être un accélérateur de changement de comportement de mobilité favorable à la transition écologique ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détecter automatiquement les opérations de sauvetage en mer à partir de traces AIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFTM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France. pp.501</w:t>
+              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAGIS, May 2025, Avignon, France. pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457711v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05370161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quigneaux Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young researchers day "Infrastructure, Ecology, Landscape, Society, and Territory” in International seminar « Transport Infrastructure and Biodiversity at a nexus of challenges Research and Innovation as drivers for transformative changes », Biodiversity and infrastructures synergies and opportunities for European Transport Networks (BISON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENGEES, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La crise de la COVID-19 peut-elle être un accélérateur de changement de comportement de mobilité favorable à la transition écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
+              <w:t xml:space="preserve">RFTM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France. pp.501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576961v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740074v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité, précarité et lieu de vie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829101v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'accessibilité dans la capitalisation foncière résidentielle : quelle influence de la proximité des gares ferroviaires dans les territoires périurbains et communes isolées ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Obésité, précarité et lieu de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFTM 2019 - 2è Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160858v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of accessibility in residential land values: what influence of railway stations in medium-and low-density areas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Boennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Congress of the European Regional Science Association - ERSA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02288209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes de quantification de la dynamique spatiale de l’écotone forêt/pelouse dans les Pyrénées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l'accessibilité dans la capitalisation foncière résidentielle : quelle influence de la proximité des gares ferroviaires dans les territoires périurbains et communes isolées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Boennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">RFTM 2019 - 2è Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02525620v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and dating of the Vatn landslide and direct vicinity, Northern Iceland</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparaison des méthodes de quantification de la dynamique spatiale de l’écotone forêt/pelouse dans les Pyrénées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Birre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth SEDIBUD Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01113719v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02525620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: early Holocene dating and Holocene palaeoenvironmental reconstitution potentialities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Geomorphology and dating of the Vatn landslide and direct vicinity, Northern Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France. p.1008</w:t>
+              <w:t xml:space="preserve">Eighth SEDIBUD Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01113750v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of post glacial rebound on landsliding at a regional scale in Northern Iceland (Skagafjörður): spatial distribution and mechanisms involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helgi Páll Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology and Sustainability, 8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France. p. 628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: evidence of an early Holocene paraglacial crisis and impact on further slope development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feuillet Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helgi Páll Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. p.4169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a comprehensive paraglacial model: case studies from Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Geomorphology and Sustainability", 8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing chronology of post-glacial mass movements in the Skagafjörður, Northern Iceland (Northern Iceland) from radiocarbon, tephrochronological and geomorphological results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: early Holocene dating and Holocene palaeoenvironmental reconstitution potentialities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Nordic geological winter meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 30 p</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France. p.1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661003v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating post-glacial geoprocesses in Skagafjörður (Central North Iceland) by geomorphology, tephrochronology, radiocarbon and cosmogenic nucleids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Reconstructing chronology of post-glacial mass movements in the Skagafjörður, Northern Iceland (Northern Iceland) from radiocarbon, tephrochronological and geomorphological results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Nordic geological winter meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260516v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of sorted patterned ground sites in Skagafjörður (Northern Iceland) by using a factor analysis of mixed data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dating post-glacial geoprocesses in Skagafjörður (Central North Iceland) by geomorphology, tephrochronology, radiocarbon and cosmogenic nucleids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Nordic geological winter meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 40 p</w:t>
+              <w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661006v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of a rock avalanche in Skagafjörður,, Northern Iceland: pieces of evidence of a paraglacial origin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Typology of sorted patterned ground sites in Skagafjörður (Northern Iceland) by using a factor analysis of mixed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-3472, 2011</w:t>
+              <w:t xml:space="preserve">30th Nordic geological winter meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661174v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dating of a rock avalanche in Skagafjörður,, Northern Iceland: pieces of evidence of a paraglacial origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-3472, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Hofdaholar rock avalanche in Skagafjörður,, Northern Iceland: geomorphological characteristics and relative dating, pieces of evidence of a paraglacial origin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helgi Páll Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative and Quantitative Analysis of Sedimentary Fluxes and Budgets in Changing Cold Climate Environments: Field-Based Approaches and Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Saudarkrokür, Iceland. pp. 23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10879,347 +11281,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05471404v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365153v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11229,1034 +11631,1034 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geographical dimension of daily active mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Everyday mobility and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley - ISTE, pp.143-170, 2024, 9781789451092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394312498.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension géographique de la mobilité active quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité quotidienne et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-182, 2023, Encyclopédie des Sciences - Domaine Géographie et Démographie (Géographie des réseaux d’infrastructure et des mobilités), 9781789481099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/iste.9109.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géographie régionale des spécificités locales. L'exemple des liens entre environnement urbain et comportements individuels de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">N comme Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Université Lyon 3. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Fleuret; Clélia Gasquet-Blanchard; Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et territoire, un réflexion géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-23, 2019</w:t>
+              <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Matériologiques, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269521v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02343054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N comme Nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pour une géographie régionale des spécificités locales. L'exemple des liens entre environnement urbain et comportements individuels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Fleuret; Clélia Gasquet-Blanchard; Anne-Cécile Hoyez. </w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Matériologiques, 2019</w:t>
+              <w:t xml:space="preserve">Santé et territoire, un réflexion géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02343054v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorted Patterned Ground</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Periglacial Landforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fiorenzo Ugolini</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norikazu Matsuoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henrik Hargitai, Ákos Kereszturi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Planetary Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer New York, pp.1-9, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_536-1⟩</w:t>
+              <w:t xml:space="preserve">, Springer New York, pp.1-3, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_258-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172486v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periglacial Landforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Earth Hummock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norikazu Matsuoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henrik Hargitai, Ákos Kereszturi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Planetary Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer New York, pp.1-3, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_258-1⟩</w:t>
+              <w:t xml:space="preserve">, Springer New York, pp.1-2, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_133-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172520v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth Hummock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sorted Patterned Ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Certini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenzo Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henrik Hargitai, Ákos Kereszturi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Planetary Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer New York, pp.1-2, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_133-1⟩</w:t>
+              <w:t xml:space="preserve">, Springer New York, pp.1-9, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_536-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172530v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ploughing Boulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henrik Hargitai, Ákos Kereszturi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Planetary Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-3, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_272-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cryosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercier D. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, p. 97-112, 2013, Sciences Sup, 978-2-10-058804-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la structure interne d'un glacier rocheux dans les Pyrénées françaises : apport du radar géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité des formes et surfaces terrestres. Des changements passés aux changements actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse unviersitaire de Rennes, pp.21-36, 2011, Espace et Territoires, 978-2-7535-1399-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12266,530 +12668,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81 (OCE2), pp.E61, 2022, Proceedings of the Nutrition Society. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Phoenix, United States. , [poster], 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mouvements de terrain postglaciaires dans le Skagafjörður (Islande septentrionale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective Arctique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects intrinsèques et contextuels des sols structurés en Islande du nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective Arctique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12799,91 +13201,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de contexte en géographie. Des fondements théoriques à la modélisation statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Lyon 3 Jean Moulin, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03357283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12893,121 +13295,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de géographie quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 237 p., 2019, Cursus, 978-2-200-62233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13017,100 +13419,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes périglaciaires dans les Pyrénées centrales françaises : analyse spatiale, chronologique et valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nantes, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00564112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13120,125 +13522,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glaciers rocheux des Pyrénées centrales, un patrimoine naturel à découvrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.267-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId341"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13306,51 +13708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ECAAE90"/>
+    <w:nsid w:val="25AF25E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13537,51 +13939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-feuillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5494-538X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153040610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05506521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pr&#233;dali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Viola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2026.103622" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.spdpw5t3p" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangeney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goupil de Bouill&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/s8je-kz92" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Kagoro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukia Namirembe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Asalu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050771" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01113-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafor&#234;t" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063243" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12203-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piombini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103196" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103060" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abbes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-021-10237-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2019.04.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706911v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci2010014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Nazare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmarhnia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coquin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC3DF2RK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527406v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Mertens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Compernolle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Deforche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D. Mackenbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2017.01.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touvier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.227" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1327320" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848297v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4464-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mackenbach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12378" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga B&#225;rdos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0439-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288772v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Mackenbach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compernolle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12376" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mertens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheysen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deforche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brug" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12379" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RNQ0PL5V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305797v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda C&#233;lina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12380" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638432" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471470v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lakerveld" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Van Lenthe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kawachi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mckee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12373" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cossart Etienne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feuillet Thierry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318136v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11295" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GV39NRF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115314v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133314528944" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826852v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi P&#225;ll J&#243;nsson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;ll J&#243;nsson Helgi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6444" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463104" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859798v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3450" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C3H7JV9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2012.00459.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF7T0LM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910744v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.12.022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KQS65W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613736v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanl&#339;il" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sourp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-010-0020-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170496v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.726" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS28GBWS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q517N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589931v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544025v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valognes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545095v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moreno-Garc&#237;a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-I-Planas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457711v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160858v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113719v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859837v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815642v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859832v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661003v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260516v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661006v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661174v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661158v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471404v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378995v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184229v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mobilite-quotidienne-et-sante/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269521v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172486v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Certini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Ugolini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_536-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172520v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norikazu Matsuoka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_258-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172530v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_133-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172504v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_272-1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694653v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859812v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859817v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03357283v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661105v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-feuillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5494-538X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153040610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05506521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pr&#233;dali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Viola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2026.103622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05575228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gakou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souhil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02330-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.spdpw5t3p" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangeney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#233;ron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goupil de Bouill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Kagoro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukia Namirembe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Asalu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/s8je-kz92" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01113-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafor&#234;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063243" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12203-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piombini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abbes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-021-10237-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2019.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706911v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci2010014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC3DF2RK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1327320" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Mertens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Compernolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Deforche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D. Mackenbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2017.01.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touvier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.227" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848297v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmarhnia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4464-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591688v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Nazare" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda C&#233;lina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Mackenbach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12380" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mertens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compernolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheysen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deforche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brug" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12379" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RNQ0PL5V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mackenbach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lakerveld" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Van Lenthe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kawachi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mckee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12373" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638432" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404161v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga B&#225;rdos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0439-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12376" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cossart Etienne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feuillet Thierry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11295" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GV39NRF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12378" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133314528944" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099709v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789745v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6444" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi P&#225;ll J&#243;nsson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859798v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3450" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C3H7JV9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099718v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;ll J&#243;nsson Helgi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826852v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2012.00459.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF7T0LM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910744v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.12.022" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KQS65W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170496v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.726" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS28GBWS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694656v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sourp" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-010-0020-y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q517N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanl&#339;il" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833352v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589931v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562967v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Farruggia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moreno-Garcia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545095v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moreno-Garc&#237;a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-I-Planas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valognes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543988v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288209v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160858v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113719v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859837v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815642v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113750v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661003v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260516v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661006v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365153v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471404v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378995v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673309v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184229v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mobilite-quotidienne-et-sante/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343054v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269521v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172520v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norikazu Matsuoka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_258-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172530v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_133-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172486v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Certini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Ugolini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_536-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172504v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_272-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821260v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694653v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859812v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859817v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03357283v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>