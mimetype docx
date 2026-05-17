--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1,13653 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13601 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Feuillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en géographie quantitative - Université de Caen - UMR 6266 IDEES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5494-538X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">153040610</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=NFXzNbIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse aux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">théories et aux méthodes de l'analyse spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En particulier, je cherche à mieux comprendre le rôle des effets de contexte dans la production de l’hétérogénéité spatiale et dans la répartition des objets géographiques à différentes échelles.Mobilisant des méthodes principalement issues de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">modélisation statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, j’applique ces questionnements à différents enjeux thématiques et disciplinaires liant environnement et société, en biogéographie, en géographie de la santé ou en géographie des transports</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between ecotone dynamics and local biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Keurinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Moreno-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de ThéoQuant : Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ThéMA UMR 6049-CNRS, Université Marie et Louis Pasteur, Besançon, Feb 2026, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les micro-fragmentations urbaines : caractérisation prédictive des clôtures et effets sur la connectivité écologique du hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Valognes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude-Nicolas Ledoux, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of climate change and landscape dynamics on Pyrenean Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Moreno-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-I-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Keurinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ThéMA UMR 6049-CNRS, Université Marie et Louis Pasteur, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle prédictif pour caractériser les clôtures : application à la connectivité écologique du hérisson en ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Valognes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire international (Re-)penser la coexistance entre humais et faune sauvage en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Marin; Nicolas Lemoigne; Flora Pennec; Laurent Couderchet, Nov 2025, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter automatiquement les opérations de sauvetage en mer à partir de traces AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAGIS, May 2025, Avignon, France. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quigneaux Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young researchers day "Infrastructure, Ecology, Landscape, Society, and Territory” in International seminar « Transport Infrastructure and Biodiversity at a nexus of challenges Research and Innovation as drivers for transformative changes », Biodiversity and infrastructures synergies and opportunities for European Transport Networks (BISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la COVID-19 peut-elle être un accélérateur de changement de comportement de mobilité favorable à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. pp.501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité, précarité et lieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'accessibilité dans la capitalisation foncière résidentielle : quelle influence de la proximité des gares ferroviaires dans les territoires périurbains et communes isolées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2019 - 2è Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of accessibility in residential land values: what influence of railway stations in medium-and low-density areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Regional Science Association - ERSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des méthodes de quantification de la dynamique spatiale de l’écotone forêt/pelouse dans les Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and dating of the Vatn landslide and direct vicinity, Northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth SEDIBUD Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post glacial rebound on landsliding at a regional scale in Northern Iceland (Skagafjörður): spatial distribution and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology and Sustainability, 8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. p. 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: evidence of an early Holocene paraglacial crisis and impact on further slope development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. p.4169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comprehensive paraglacial model: case studies from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Geomorphology and Sustainability", 8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: early Holocene dating and Holocene palaeoenvironmental reconstitution potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. p.1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing chronology of post-glacial mass movements in the Skagafjörður, Northern Iceland (Northern Iceland) from radiocarbon, tephrochronological and geomorphological results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of sorted patterned ground sites in Skagafjörður (Northern Iceland) by using a factor analysis of mixed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating post-glacial geoprocesses in Skagafjörður (Central North Iceland) by geomorphology, tephrochronology, radiocarbon and cosmogenic nucleids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of a rock avalanche in Skagafjörður,, Northern Iceland: pieces of evidence of a paraglacial origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-3472, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hofdaholar rock avalanche in Skagafjörður,, Northern Iceland: geomorphological characteristics and relative dating, pieces of evidence of a paraglacial origin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analysis of Sedimentary Fluxes and Budgets in Changing Cold Climate Environments: Field-Based Approaches and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saudarkrokür, Iceland. pp. 23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Toujgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does urban environment at birth and adolescence affect cardiometabolic morbidity in adolescents? Results from the PARIS birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Prédali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 98, pp.103622. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2026.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does urban environment at birth and adolescence affect cardiometabolic morbidity in adolescents? Results from the PARIS birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Prédali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 98, pp.103622. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2026.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the spatial link between geodiversity and biodiversity: a multi-taxon study in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Gakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Souhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-026-02330-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les Pyrénées, la forêt ne s’étend pas aussi haut que le climat le lui permet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.spdpw5t3p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de la surmortalité toutes causes en première vague d’épidémie de Covid-19 à l’échelle des intercommunalités franciliennes : quel lien avec les caractéristiques urbaines et sociales des territoires en Ile-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Goupil de Bouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/3-2024/1, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12tpt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (3), pp.554-572. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.18. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illegal Harvesting within a Protected Area: Spatial Distribution of Activities, Social Drivers of Wild Meat Consumption, and Wildlife Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Kagoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukia Namirembe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Asalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13050771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des formes du relief à l'échelle de bassins-versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RZINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48645/s8je-kz92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Aïta Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-15388-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of commuter rail accessibility in the formation of residential land values: exploring spatial heterogeneity in peri-urban and remote areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.163-186. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01113-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home gardening and the social divide of suburban space: Methodological proposal for the spatial analysis of a social practice in the Greater Paris urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Laforêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.3243. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13063243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of the environment moderate the effects of objectively-measured built environment attributes on active transport. An ACTI-Cités study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Nazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Oppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Menai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.100972. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jth.2020.100972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial determinants of excess all-cause mortality during the first wave of the COVID-19 epidemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Goupil de Bouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.2157. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12203-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking, cycling, and public transport for commuting and non-commuting travels across 5 European urban regions: Modal choice correlates and motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.103196. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging carpooling for commuting in the Paris area (France): which incentives and for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-021-10237-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling context-specific relationships between neighbourhood socioeconomic disadvantage and private car use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.103060. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pilote des relations entre manifestations psychotiques et environnement de résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the urban context on the relationship between neighbourhood deprivation and obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 265, pp.113537. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpooling and carsharing for commuting in the Paris region: A comprehensive exploration of the individual and contextual correlates of their uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Menai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.118-129. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Loonis V., Bellefon M.-P. (dir.), 2018 : Manuel d’analyse spatiale. Théorie et mise en œuvre pratique avec R, Insee Méthodes n° 131, Insee, Eurostat, 392 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01972198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity of Sustainable Transportation Offer Values: A Comparative Analysis of Nantes Urban and Periurban/Rural Areas (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci2010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Icelandic rock-slope failures paraglacial? Age evaluation of seventeen rock-slope failures in the Skagafjörður area, based on geomorphological stacking, radiocarbon dating and tephrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Mobility and Environment: A Pilot Qualitative Study for the Design of a New Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0168986. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built environmental correlates of cycling for transport across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieze Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Compernolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Deforche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joreintje D. Mackenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Lakerveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (44), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total and specific dietary polyphenol intakes and 6-year anthropometric changes in a middle-aged general population cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adriouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.310-317. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ijo.2017.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, Social, and Environmental Correlates of Active Transportation Patterns in French Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Oppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Menai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.9069730. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/9069730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation rates during a postglacial sequence in Northern Iceland: example of Laxárdalur valley in the Skagafjörður area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (3), pp.240-261. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/04353676.2017.1327320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women: the effect of distance between the place of residence and the place of work/study (an ACTI-Cites study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Nazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benmarhnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.12. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-017-4464-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris R., 2016, Quantitative Geography. The basics, London, Sage Publications. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01622304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood educational disparities in active commuting among women : the effect of distance between the place of residence and the place of work/study (an ACTI-Cités study), , DOI : 10.1186/s12889-017-4464-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Nazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benmarhnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyle correlates of overweight in adults: a hierarchical approach (the SPOTLIGHT project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joreintje D. Mackenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Bárdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.114. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0439-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mismatch between perceived and objectively measured environmental obesogenic features in European neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. d. Mackenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Compernolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (Supplement S1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/obr.12376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-defined residential neighbourhoods: size variations and correlates across five European urban regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Célina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. d. Mackenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Compernolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (Suppl 1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/obr.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Environmental Correlates of Cycling for Transport among Adults in Five Regions of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Compernolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deforche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 Supplément 1, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/obr.12379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Menai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.500-512. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): Insights into the role of postglacial landsliding on slope development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (8), pp.1304-1318. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683616638432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood Social Capital: Measurement Issues and Associations with Health Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Mackenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lakerveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Van Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kawachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.96-107. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/obr.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): insights into the role of postglacial landsliding on slope development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossart Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.1304-1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is gravitational spreading a precursor for the Stífluhólar landslide (Skagafjörður, Northern Iceland)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood typology based on virtual audit of environmental obesogenic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Rebah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Mackenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The SPOTLIGHT Project: Sustainable Prevention of Obesity Through Integrated Strategies in Europe, 17 Suppl 1, pp.19--30. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/obr.12378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.283 - 301. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity of the relationships between environmental characteristics and active commuting: towards a locally varying social ecological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Menai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.12. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12942-015-0002-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Menai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on the spatial non-stationarity of landslide predisposing factors in northern Iceland: Do paraglacial factors vary over space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (3), pp.354-377. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309133314528944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on the spatial nonstationarity of landslide predisposing factors in Northern Iceland. Do paraglacial factors vary over space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.354-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the consequences of paraglacial landsliding on deglaciated mountain slopes : typology, timing and contribution to cascading fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), p. 13-24. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post-glacial rebound on landslide spatial distribution at a regional scale in northern Iceland (Skagafjörður)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), p. 336-350. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Höfðahólarrock avalanche (sturzström): Chronological constraint of paraglacial landsliding on an Icelandic hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), p. 432-446. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612463104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of paraglaciation on landsliding at regional scale in Northern Iceland (Skagafjörður): spatial modelling and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Páll Jónsson Helgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.336-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Höfðahólar rock avalanche (sturzström): chronological constraint of a paraglacial landsliding on an Icelandic hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossart Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.432-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xynthia est-elle exceptionnelle ? Réflexions sur l'évolution et les temps de retour des tempêtes, des marées de tempête, et des risques de surcotes associés sur la façade atlantique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 222 (2012/1), pp.17-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POST-LITTLE ICE AGE PATTERNED GROUND DEVELOPMENT ON TWO PYRENEAN PROGLACIAL AREAS: FROM DEGLACIATION TO PERIGLACIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.363-376. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0459.2012.00459.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of sorted patterned ground areas based on their environmental characteristics (Skagafjörður, Northern Iceland) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139-140, p. 577-587. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xynthia : leçons d'une catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanlœil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://cybergeo.revues.org/23763, pp.article 538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analyses of active patterned ground occurrence in the Taillon massif (Pyrénées, France/Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (3), pp.228-238. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological heritage of the Pyrénées National Park (France): assessment, clustering and promotion of geomorphosites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sourp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.151-162. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-010-0020-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and genesis of the Thabor rock glacier (Northern French Alps) determined from morphological and ground-penetrating radar surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Rejiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (3-4), pp.269-279. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe Xynthia : un processus d'urbanisation littorale face à un fait de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des températures à Nantes entre 1946 et 2000. Analyses statistiques des ruptures de tendance et interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur la limite inférieure de l'étage périglaciaire dans les Pyrénées centrales françaises (Bigorre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geographical dimension of daily active mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Vallée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyday mobility and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley - ISTE, pp.143-170, 2024, 9781789451092. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312498.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension géographique de la mobilité active quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Vallée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-182, 2023, Encyclopédie des Sciences - Domaine Géographie et Démographie (Géographie des réseaux d’infrastructure et des mobilités), 9781789481099. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/iste.9109.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N comme Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Fleuret; Clélia Gasquet-Blanchard; Anne-Cécile Hoyez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie régionale des spécificités locales. L'exemple des liens entre environnement urbain et comportements individuels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lyon 3. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et territoire, un réflexion géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-23, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorted Patterned Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Certini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenzo Ugolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henrik Hargitai, Ákos Kereszturi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Planetary Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-9, 2014, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_536-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periglacial Landforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norikazu Matsuoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henrik Hargitai, Ákos Kereszturi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Planetary Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-3, 2014, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_258-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Hummock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henrik Hargitai, Ákos Kereszturi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Planetary Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-2, 2014, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_133-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ploughing Boulder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henrik Hargitai, Ákos Kereszturi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Planetary Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-3, 2014, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-9213-9_272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, p. 97-112, 2013, Sciences Sup, 978-2-10-058804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la structure interne d'un glacier rocheux dans les Pyrénées françaises : apport du radar géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité des formes et surfaces terrestres. Des changements passés aux changements actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse unviersitaire de Rennes, pp.21-36, 2011, Espace et Territoires, 978-2-7535-1399-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 (OCE2), pp.E61, 2022, Proceedings of the Nutrition Society. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Phoenix, United States. , [poster], 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de terrain postglaciaires dans le Skagafjörður (Islande septentrionale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects intrinsèques et contextuels des sols structurés en Islande du nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de contexte en géographie. Des fondements théoriques à la modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lyon 3 Jean Moulin, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03357283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de géographie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 237 p., 2019, Cursus, 978-2-200-62233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes périglaciaires dans les Pyrénées centrales françaises : analyse spatiale, chronologique et valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nantes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00564112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glaciers rocheux des Pyrénées centrales, un patrimoine naturel à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.267-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13708,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25AF25E1"/>
+    <w:nsid w:val="8263A21B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13939,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-feuillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5494-538X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153040610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05506521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pr&#233;dali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Viola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2026.103622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05575228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gakou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souhil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02330-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.spdpw5t3p" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangeney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#233;ron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goupil de Bouill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Kagoro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukia Namirembe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Asalu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/s8je-kz92" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01113-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafor&#234;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063243" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12203-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piombini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abbes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-021-10237-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2019.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706911v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci2010014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC3DF2RK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1327320" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Mertens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Compernolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Deforche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D. Mackenbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2017.01.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touvier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.227" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848297v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmarhnia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4464-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591688v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Nazare" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda C&#233;lina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Mackenbach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12380" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mertens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compernolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheysen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deforche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brug" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12379" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RNQ0PL5V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mackenbach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lakerveld" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Van Lenthe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kawachi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mckee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12373" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638432" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404161v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga B&#225;rdos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0439-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12376" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cossart Etienne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feuillet Thierry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11295" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GV39NRF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12378" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133314528944" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099709v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789745v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6444" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi P&#225;ll J&#243;nsson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859798v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3450" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C3H7JV9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099718v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;ll J&#243;nsson Helgi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826852v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2012.00459.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF7T0LM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910744v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.12.022" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KQS65W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170496v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.726" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS28GBWS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694656v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sourp" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-010-0020-y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q517N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanl&#339;il" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833352v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589931v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562967v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Farruggia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moreno-Garcia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545095v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moreno-Garc&#237;a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-I-Planas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valognes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543988v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288209v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160858v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113719v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859837v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815642v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113750v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661003v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260516v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661006v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365153v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471404v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378995v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673309v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184229v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mobilite-quotidienne-et-sante/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343054v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269521v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172520v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norikazu Matsuoka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_258-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172530v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_133-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172486v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Certini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Ugolini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_536-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172504v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_272-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821260v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694653v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859812v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859817v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03357283v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-feuillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5494-538X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153040610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=NFXzNbIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Farruggia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moreno-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valognes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moreno-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-I-Planas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi P&#225;ll J&#243;nsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feuillet Thierry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05506521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pr&#233;dali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Viola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2026.103622" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05575228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gakou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souhil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02330-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.spdpw5t3p" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangeney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#233;ron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goupil de Bouill&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Kagoro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukia Namirembe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Asalu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050771" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/s8je-kz92" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01113-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafor&#234;t" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063243" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12203-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piombini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bardos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103196" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abbes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-021-10237-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2019.04.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci2010014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC3DF2RK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527406v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Mertens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Compernolle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Deforche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joreintje D. Mackenbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2017.01.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touvier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.227" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1327320" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848297v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmarhnia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4464-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622304v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Nazare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404161v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga B&#225;rdos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0439-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Mackenbach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compernolle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12376" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda C&#233;lina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12380" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471473v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mertens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheysen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deforche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brug" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12379" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RNQ0PL5V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638432" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471470v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mackenbach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lakerveld" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Van Lenthe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kawachi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mckee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12373" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391271v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cossart Etienne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318136v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11295" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GV39NRF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12378" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115314v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133314528944" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099709v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789745v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6444" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859798v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3450" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C3H7JV9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789742v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463104" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;ll J&#243;nsson Helgi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730681v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2012.00459.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF7T0LM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910744v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.12.022" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KQS65W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613736v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanl&#339;il" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170496v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.726" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS28GBWS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694656v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sourp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-010-0020-y" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740096v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q517N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833352v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589931v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564135v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365153v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471404v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378995v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673309v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184229v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mobilite-quotidienne-et-sante/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343054v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269521v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172486v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Certini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Ugolini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_536-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172520v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norikazu Matsuoka" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_258-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172530v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_133-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172504v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9213-9_272-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821260v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694653v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859812v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859817v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03357283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564112v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661105v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>