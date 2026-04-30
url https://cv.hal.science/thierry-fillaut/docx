--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -478,186 +478,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boire : une affaire de sexe et d’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’EHESP. pp.208, 2015, Recherche santé social</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Boire : une affaire de sexe et d'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ehesp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208 p., 2015, Collection Recherche Santé Social, 978-2-8109-365-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Ehesp</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01159320v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02115631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boire : une affaire de sexe et d’âge</w:t>
               </w:r>
@@ -1261,112 +1261,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcoolisme infantile, alcoolisation fœtale : d'une grande peur l'autre (France, 1900-2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriations d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp. 11-23., 2017, 978-2-343-13287-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcoolisme infantile, alcoolisation fœtale : d'une grande peur l'autre (France, 1900-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriations d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp. 27-56., 2017, 978-2-343-13287-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les médecins généralistes face au risque alcool chez la femme enceinte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1382,208 +1464,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriation d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, colletion Logiques sociales, pp. 183-210., 2017, 978-2-343-13287-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse et alcool : une priorité de santé en Bretagne ? (1996-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriations d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp.133-160., 2017, 978-2-343-13287-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648140v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01633199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Déroff Marie-Laure; Fillaut Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire : une affaire de sexe et d'âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Ehesp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-10, 2015, Collection Recherche Santé Social, 978-2-8109-365-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2009,51 +2009,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Déroff Marie-Laure; Fillaut Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire : une affaire de sexe et d'âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Ehesp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-28, 2015, Collection Recherche Santé Social, 978-2-8109-365-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2204,112 +2204,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les acteurs de santé publique face à comportement d'un autre âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'influence de l'âge en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.143-167, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'image pour étudier l'histoire de la santé au XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et santé : matériaux, outils, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'EHESP, pp.13-28, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2342,126 +2411,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Douguet, Thierry Fillaut, François-Xavier Schweyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et santé. Matériaux, outils, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Ehesp, pp. 5-9, 2011, Recherche Santé Social, 978-2-8109-0052-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958939v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00623954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fléau au risque</w:t>
               </w:r>
@@ -2510,311 +2510,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'allié d'hier à l'ennemi d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les affrontements : usages, discours et rituels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.159-170, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles: cracher, dysenterie, hôpitaux, Laënnec, médecine, santé, suicide, thalassothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Croix, Jean-Christophe Cassard, Jean-René Le Quéau et Jean-Yves Veillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'histoire de la Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Skol Vreizh, pp.203; 231; 369-370; 483-484; 686-688; 707-708; 725-726, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles : Alcoolisme, Cidre, Muscadet, Vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Croix, Jean-Christophe Cassard, Jean-René Le Quéau et Jean-Yves Veillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'histoire de la Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Skol Vreizh, pp.38-39;. 163; 522; 755, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'interdiction de l'alcool au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé au travail, travail de Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESP, pp.97-106, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00494187v1</w:t>
-              </w:r>
-[...213 lines deleted...]
-                <w:t xml:space="preserve">hal-00958819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2826,2017 +2826,2017 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une épidémie opportune : Henri Monod et le choléra dans le Finistère (1885-1886) »</w:t>
+                <w:t xml:space="preserve">« Yannick Le Hénaff, Christophe Bonnet, François Feliu, Miléna Spach (dir.), Penser l'alcool au cœur des sciences sociales » (compte-rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Indications bibliographiques et sources relatives à l’histoire contemporaine des maladies infectieuses en Bretagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Épidémies en Bretagne du Moyen Age à nos jours, t. XCIX, p. 219-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une épidémie opportune : Henri Monod et le choléra dans le Finistère (1885-1886) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, Épidémies en Bretagne du Moyen Age à nos jours, t. XCIX, p. 237-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Yannick Le Hénaff, Christophe Bonnet, François Feliu, Miléna Spach (dir.), Penser l'alcool au cœur des sciences sociales » (compte-rendu)</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre aux poivrots ! L’antialcoolisme à Brest à la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Brest et l'alcool, 234, pp.89-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Bras, Le négoce des vins en Languedoc. L’emprise du marché, 1900-1970&amp;quot; (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Indications bibliographiques et sources relatives à l’histoire contemporaine des maladies infectieuses en Bretagne »</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Capuano, Que faire de nos vieux ? Une histoire de la protection sociale de 1880 à nos jours (compte-rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen, Laurent Besse (dir.), Histoire de l’éducation populaire 1815-1945. Perspectives françaises et internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les comptes rendus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pédiatre nantais « découvreur » du syndrome d’alcoolisation fœtale : le Dr Paul Lemoine (1917-2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.9-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aurélie Épron, Ronan Le Coadic (dir.), Bretagne. Migrations et identité » (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamais plus d'un litre de vin par jour! L'Académie et le pinard (1914-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (5), pp.574-575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Martin, Les métamorphoses de l’assurance maladie. Conversion managériale et nouveau gouvernement des pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les comptes rendus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Futures mamans, attention ! ». L’éducation antialcoolique des jeunes mères (1880-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (3), pp.261-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malades et médecins à Saint-Malo à la veille de la Révolution, Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goubert J.P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.367-369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu : GOUBERT (Jean-Pierre), Malades et médecins à Saint-Malo à la veille de la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Épidémies en Bretagne du Moyen Age à nos jours, t. XCIX, p. 219-236</w:t>
+              <w:t xml:space="preserve">, 2014, XCII, pp.367-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guerre aux poivrots ! L’antialcoolisme à Brest à la Belle Époque</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de la folie… La lutte contre l’alcoolisme dans l’armée pendant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Brest et l'alcool, 234, pp.89-94</w:t>
+              <w:t xml:space="preserve">Le Cercle psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Bras, Le négoce des vins en Languedoc. L’emprise du marché, 1900-1970&amp;quot; (compte-rendu)</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de la folie... La lutte contre l'alcoolisme dans l'armée pendant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Le Cercle psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Un pédiatre nantais « découvreur » du syndrome d’alcoolisation fœtale : le Dr Paul Lemoine (1917-2006)</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accoucher à domicile : de l'obligation à l'option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (5), pp.574-575</w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.1326-1329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants, jeunes et alcool : &amp;quot;La Santé de l'Homme&amp;quot; (1942-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 37 (3), pp.261-268</w:t>
+              <w:t xml:space="preserve">, 2012, 34 (1), pp. 63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse au risque de l'alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XCII, pp.367-369</w:t>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp. 13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt-cinq ans d'exercice de la médecine vus par des généralistes d'Ille-et-Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...64 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Cercle psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9, pp.116-119</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (96), pp.57-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accoucher à domicile : de l'obligation à l'option</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture: Nourrisson (Didier) et Freyssinet-Dominjon (Jacqueline), L’École face à l’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127, pp.139-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les généralistes de campagne et la permanence de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (2), pp.217-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image de la médecine rurale et médicalisation des campagnes dans les années cinquante et soixante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.135-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et le boire en Bretagne pendant le second XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.95-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prémices de la permanence des soins en France (1870-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9, pp.1326-1329</w:t>
+              <w:t xml:space="preserve">, 2008, 58, pp.1272-1274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expériences de la folie… La lutte contre l’alcoolisme dans l’armée pendant la Grande Guerre</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boire ou conduire : il faut choisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Cercle psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9, pp.116-119</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'ARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.157-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enfants, jeunes et alcool : &amp;quot;La Santé de l'Homme&amp;quot; (1942-2002)</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'un journal (1946-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...534 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutualiste breton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, supplément, [16 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492213v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4917,221 +4917,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes et l’ivresse, une histoire bretonne ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grossesse et alcool : représentations d’un problème de santé et pratiques des soignants de premier recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de la Fondation pour la recherche en alcoologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour la recherche en alcoologie (FRA) sous l'égide de la Fondation de France, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658967v1</w:t>
-[...80 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01658983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et l’ivresse, une histoire bretonne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de la Fondation pour la recherche en alcoologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour la recherche en alcoologie (FRA) sous l'égide de la Fondation de France, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658983v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcoolisme infantile, alcoolisation fœtale : d'une grande peur à l'autre (France, 1880-2010)</w:t>
               </w:r>
@@ -5249,303 +5249,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les poilus bretons et le pinard: mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grande Guerre des Bretons. Vécu(s), expérience(s), mémoire(s), 1914-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes / saint-Cyr-Coetquidan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'alcool d'âge en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études Boire : genre, génération(s). 2ème journée - "Le boire, affaire de génération(s)", UBS, Lorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les poilus bretons et le pinard: mythe et réalité</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiens, voilà du pinard ! Le vin des poilus (1914-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grande Guerre des Bretons. Vécu(s), expérience(s), mémoire(s), 1914-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes / saint-Cyr-Coetquidan, France</w:t>
+              <w:t xml:space="preserve">Mardis de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiens, voilà du pinard! Le vin des Poilus (1914-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mardis de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006217v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02166709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction – Le défi de la santé de proximité</w:t>
               </w:r>
@@ -5676,467 +5676,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alcoolisme et antialcoolisme en France (1870-1970) : une affaire de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Boire : genre, génération(s). 1ère journée - " Boire : question de genre ? ", UBO, Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boire : question de genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Boire : genre, génération(s). 1ère journée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, Labers, Oct 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et alcool en Bretagne au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème colloque scientifique de l'Ireb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. pp.147-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2ème journée organisée par le Labers-Lorient, Cerhio Lorient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Boire : genre, génération(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Femmes et alcool en Bretagne (1880-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication affichée, 21ème colloque scientifique Ireb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et alcool en Bretagne : une histoire particulière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Journée scientifique de l'Ireb, " femmes et alcool "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948131v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-02165846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image de santé au XXème siècle. Former, informer, éduquer</w:t>
               </w:r>
@@ -7105,51 +7105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nahoum-Grappe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Griner-Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916012v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubert J.P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monvoisin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nahoum-Grappe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Griner-Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623954v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916012v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubert J.P" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monvoisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>