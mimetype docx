--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -1261,329 +1261,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Douguet</w:t>
+                <w:t xml:space="preserve">Alcoolisme infantile, alcoolisation fœtale : d'une grande peur l'autre (France, 1900-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriations d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp. 11-23., 2017, 978-2-343-13287-7</w:t>
+              <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp. 27-56., 2017, 978-2-343-13287-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633199v1</w:t>
+                <w:t xml:space="preserve">hal-01648138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcoolisme infantile, alcoolisation fœtale : d'une grande peur l'autre (France, 1900-2010)</w:t>
+                <w:t xml:space="preserve">« Les médecins généralistes face au risque alcool chez la femme enceinte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriation d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, colletion Logiques sociales, pp. 183-210., 2017, 978-2-343-13287-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grossesse et alcool : une priorité de santé en Bretagne ? (1996-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriations d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp. 27-56., 2017, 978-2-343-13287-7</w:t>
+              <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp.133-160., 2017, 978-2-343-13287-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriations d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp.133-160., 2017, 978-2-343-13287-7</w:t>
+              <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp. 11-23., 2017, 978-2-343-13287-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648140v1</w:t>
+                <w:t xml:space="preserve">hal-01633199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2204,264 +2204,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'image pour étudier l'histoire de la santé au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et santé : matériaux, outils, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.13-28, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Douguet, Thierry Fillaut, François-Xavier Schweyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et santé. Matériaux, outils, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ehesp, pp. 5-9, 2011, Recherche Santé Social, 978-2-8109-0052-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les acteurs de santé publique face à comportement d'un autre âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'influence de l'âge en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.143-167, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623954v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-00958939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fléau au risque</w:t>
               </w:r>
@@ -2510,242 +2510,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Articles: cracher, dysenterie, hôpitaux, Laënnec, médecine, santé, suicide, thalassothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Croix, Jean-Christophe Cassard, Jean-René Le Quéau et Jean-Yves Veillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'histoire de la Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Skol Vreizh, pp.203; 231; 369-370; 483-484; 686-688; 707-708; 725-726, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles : Alcoolisme, Cidre, Muscadet, Vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Croix, Jean-Christophe Cassard, Jean-René Le Quéau et Jean-Yves Veillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'histoire de la Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Skol Vreizh, pp.38-39;. 163; 522; 755, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'allié d'hier à l'ennemi d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les affrontements : usages, discours et rituels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.159-170, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00494183v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00958819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdiction de l'alcool au travail</w:t>
               </w:r>
@@ -2826,2017 +2826,2017 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Une épidémie opportune : Henri Monod et le choléra dans le Finistère (1885-1886) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Épidémies en Bretagne du Moyen Age à nos jours, t. XCIX, p. 237-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Yannick Le Hénaff, Christophe Bonnet, François Feliu, Miléna Spach (dir.), Penser l'alcool au cœur des sciences sociales » (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Indications bibliographiques et sources relatives à l’histoire contemporaine des maladies infectieuses en Bretagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Épidémies en Bretagne du Moyen Age à nos jours, t. XCIX, p. 219-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Une épidémie opportune : Henri Monod et le choléra dans le Finistère (1885-1886) »</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre aux poivrots ! L’antialcoolisme à Brest à la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Brest et l'alcool, 234, pp.89-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Bras, Le négoce des vins en Languedoc. L’emprise du marché, 1900-1970&amp;quot; (compte-rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Capuano, Que faire de nos vieux ? Une histoire de la protection sociale de 1880 à nos jours (compte-rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pédiatre nantais « découvreur » du syndrome d’alcoolisation fœtale : le Dr Paul Lemoine (1917-2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.9-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aurélie Épron, Ronan Le Coadic (dir.), Bretagne. Migrations et identité » (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen, Laurent Besse (dir.), Histoire de l’éducation populaire 1815-1945. Perspectives françaises et internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les comptes rendus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamais plus d'un litre de vin par jour! L'Académie et le pinard (1914-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (5), pp.574-575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Martin, Les métamorphoses de l’assurance maladie. Conversion managériale et nouveau gouvernement des pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les comptes rendus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Futures mamans, attention ! ». L’éducation antialcoolique des jeunes mères (1880-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (3), pp.261-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu : GOUBERT (Jean-Pierre), Malades et médecins à Saint-Malo à la veille de la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Épidémies en Bretagne du Moyen Age à nos jours, t. XCIX, p. 237-259</w:t>
+              <w:t xml:space="preserve">, 2014, XCII, pp.367-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guerre aux poivrots ! L’antialcoolisme à Brest à la Belle Époque</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malades et médecins à Saint-Malo à la veille de la Révolution, Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goubert J.P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.367-369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de la folie... La lutte contre l'alcoolisme dans l'armée pendant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Brest et l'alcool, 234, pp.89-94</w:t>
+              <w:t xml:space="preserve">Le Cercle psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">Un pédiatre nantais « découvreur » du syndrome d’alcoolisation fœtale : le Dr Paul Lemoine (1917-2006)</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accoucher à domicile : de l'obligation à l'option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (5), pp.574-575</w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.1326-1329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal Martin, Les métamorphoses de l’assurance maladie. Conversion managériale et nouveau gouvernement des pauvres</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de la folie… La lutte contre l’alcoolisme dans l’armée pendant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Les comptes rendus</w:t>
+              <w:t xml:space="preserve">Le Cercle psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants, jeunes et alcool : &amp;quot;La Santé de l'Homme&amp;quot; (1942-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 37 (3), pp.261-268</w:t>
+              <w:t xml:space="preserve">, 2012, 34 (1), pp. 63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Malades et médecins à Saint-Malo à la veille de la Révolution, Presses Universitaires de Rennes</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse au risque de l'alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XCII, pp.367-369</w:t>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp. 13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt-cinq ans d'exercice de la médecine vus par des généralistes d'Ille-et-Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Cercle psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9, pp.116-119</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (96), pp.57-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expériences de la folie... La lutte contre l'alcoolisme dans l'armée pendant la Grande Guerre</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture: Nourrisson (Didier) et Freyssinet-Dominjon (Jacqueline), L’École face à l’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Cercle psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9, pp.116-119</w:t>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127, pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accoucher à domicile : de l'obligation à l'option</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les généralistes de campagne et la permanence de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (2), pp.217-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image de la médecine rurale et médicalisation des campagnes dans les années cinquante et soixante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.135-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et le boire en Bretagne pendant le second XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.95-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prémices de la permanence des soins en France (1870-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9, pp.1326-1329</w:t>
+              <w:t xml:space="preserve">, 2008, 58, pp.1272-1274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enfants, jeunes et alcool : &amp;quot;La Santé de l'Homme&amp;quot; (1942-2002)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'un journal (1946-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Berre</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (1), pp. 63-71</w:t>
+              <w:t xml:space="preserve">Mutualiste breton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, supplément, [16 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...542 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boire ou conduire : il faut choisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ARS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.157-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492096v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5525,50 +5525,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les poilus bretons et le pinard : mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La Grande Guerre des Bretons : vécu(s) - expérience(s) - mémoire(s) (1914-2014)»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerhio Rennes 2 / CREC, May 2014, Coëtquidan/Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction – Le défi de la santé de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5577,211 +5646,431 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Intervenir en première ligne. Les professions de santé libérales face au défi de la santé de proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lorient, Université de Bretagne Sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2ème journée organisée par le Labers-Lorient, Cerhio Lorient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La Grande Guerre des Bretons : vécu(s) - expérience(s) - mémoire(s) (1914-2014)»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerhio Rennes 2 / CREC, May 2014, Coëtquidan/Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Boire : genre, génération(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et alcool en Bretagne (1880-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication affichée, 21ème colloque scientifique Ireb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et alcool en Bretagne : une histoire particulière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Journée scientifique de l'Ireb, " femmes et alcool "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcoolisme et antialcoolisme en France (1870-1970) : une affaire de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études Boire : genre, génération(s). 1ère journée - " Boire : question de genre ? ", UBO, Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et alcool en Bretagne au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème colloque scientifique de l'Ireb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. pp.147-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boire : question de genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5797,346 +6086,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études Boire : genre, génération(s). 1ère journée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO, Labers, Oct 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165846v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-00948131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image de santé au XXème siècle. Former, informer, éduquer</w:t>
               </w:r>
@@ -7105,51 +7105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nahoum-Grappe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Griner-Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623954v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916012v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubert J.P" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monvoisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nahoum-Grappe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Griner-Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916012v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubert J.P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monvoisin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>