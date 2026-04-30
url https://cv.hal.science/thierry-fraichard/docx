--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -840,286 +840,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00308453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Safe Vehicle Navigation in Dynamic Urban Scenarios</w:t>
+                <w:t xml:space="preserve">Incremental Learning of Statistical Motion Patterns with Growing Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristijan Macek</w:t>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatika ‒ Journal for Control, Measurement, Electronics, Computing and Communications</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00447452v1</w:t>
+                <w:t xml:space="preserve">inria-00379444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning of Statistical Motion Patterns with Growing Hidden Markov Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Towards Safe Vehicle Navigation in Dynamic Urban Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristijan Macek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laugier</w:t>
+                <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+              <w:t xml:space="preserve">Automatika ‒ Journal for Control, Measurement, Electronics, Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00379444v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00447452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing Hidden Markov Models: An Incremental Tool for Learning and Predicting Human and Vehicle Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (11-12), pp.1486-1506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1138,459 +1138,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00430582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards urban driverless vehicles</w:t>
+                <w:t xml:space="preserve">Robust Navigation Using Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Benenson</w:t>
+                <w:t xml:space="preserve">Julien Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Null Parent</w:t>
+                <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Special Issue on Advances in Autonomous Vehicle Technologies for Urban Environment, 1/2 (6), pp.4 - 23</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00115112v2</w:t>
+                <w:t xml:space="preserve">inria-00259299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Navigation Using Markov Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards urban driverless vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Benenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burlet</w:t>
+                <w:t xml:space="preserve">Stéphane Petti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aycard</w:t>
+                <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (2)</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Special Issue on Advances in Autonomous Vehicle Technologies for Urban Environment, 1/2 (6), pp.4 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00259299v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00115112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and Bayesian Models for Safe Navigation in Dynamic Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Intentional Motion On-line Learning and Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aycard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (1)</w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180741v2</w:t>
+                <w:t xml:space="preserve">inria-00181663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Motion On-line Learning and Prediction</w:t>
+                <w:t xml:space="preserve">Geometric and Bayesian Models for Safe Navigation in Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00181663v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Occupancy Filtering for Multitarget Tracking: an Automotive Application</w:t>
               </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-based control architecture for a car-like vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,51 +2432,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00259334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic architecture for dynamic outdoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,51 +4319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion Between Laser and Stereo Vision Data For Moving Objects Tracking In Intersection Like Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qadeer Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,204 +4862,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00379236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Trajectory Generation for Car-like Vehicles Navigating Dynamic Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Delsart</w:t>
+                <w:t xml:space="preserve">Collision Avoidance in Dynamic Environments: an ICS-Based Solution And Its Comparative Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martinez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Martinez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00361328v1</w:t>
+                <w:t xml:space="preserve">inria-00361324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Avoidance in Dynamic Environments: an ICS-Based Solution And Its Comparative Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Trajectory Generation for Car-like Vehicles Navigating Dynamic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Martinez-Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00361324v1</w:t>
+                <w:t xml:space="preserve">inria-00361328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating Dynamic Environments Using Trajectory Deformation</w:t>
               </w:r>
@@ -5127,90 +5127,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Vehicle Navigation in Dynamic Urban Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristijan Macek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristijan Macek</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5235,77 +5235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievable safety of driverless ground vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Benenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5324,217 +5324,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00294750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Vehicle Navigation in Dynamic Urban Environments: A Hierarchical Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+                <w:t xml:space="preserve">An Efficient and Generic 2D Inevitable Collision State-Checker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martinez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
+              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00308454v1</w:t>
+                <w:t xml:space="preserve">inria-00293508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient and Generic 2D Inevitable Collision State-Checker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Martinez-Gomez</w:t>
+                <w:t xml:space="preserve">Safe Vehicle Navigation in Dynamic Urban Environments: A Hierarchical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristijan Macek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+              <w:t xml:space="preserve">IROS Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00293508v2</w:t>
+                <w:t xml:space="preserve">inria-00308454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Trajectory Deformation to Navigate Dynamic Environments</w:t>
               </w:r>
@@ -5678,562 +5678,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00173488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inevitable Collision State-Checker for a Car-Like Vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rishikesh Parthasarathi</w:t>
+                <w:t xml:space="preserve">Incremental Learning of Statistical Motion Patterns with Growing Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome (IT)</w:t>
+              <w:t xml:space="preserve">Int. Symp. of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00134471v1</w:t>
+                <w:t xml:space="preserve">inria-00294981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Navigation Architecture for Automated Vehicles in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Istanbul (TR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00140528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Short Paper About Motion Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rome (IT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00134467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning of Statistical Motion Patterns with Growing Hidden Markov Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+                <w:t xml:space="preserve">A Real-Time Autonomous Navigation Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laugier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martinez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Hiroshima, Japan</w:t>
+              <w:t xml:space="preserve">IFAC Symp. on Intelligent Autonomous Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00294981v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00150375v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Autonomous Navigation Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">An Architecture for Automated Driving in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Martinez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symp. on Intelligent Autonomous Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Field and Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Chamonix (FR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00150375v3</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00150371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Automated Driving in Urban Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Chen</w:t>
+                <w:t xml:space="preserve">An Inevitable Collision State-Checker for a Car-Like Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishikesh Parthasarathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Field and Service Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Chamonix (FR)</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome (IT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00150371v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00134471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Self Organizing Network to Perform Fast Moving Object Extraction from Video Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6265,916 +6265,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00181999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Object Extraction from Bayesian Occupancy Grids Using Self Organizing Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cybercar Cooperation for Safe Intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Romanelli</w:t>
+                <w:t xml:space="preserve">Laurent Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laugier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Int. Conf. on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Singapore (SG), France</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Toronto, ON (CA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182011v1</w:t>
+                <w:t xml:space="preserve">inria-00182006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybercar Cooperation for Safe Intersections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Petti</w:t>
+                <w:t xml:space="preserve">PUVAME - New French Approach for Vulnerable Road Users Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Du Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Toronto, ON (CA), France</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Tokyo (JP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182006v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUVAME - New French Approach for Vulnerable Road Users Safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Perception and Planning for Autonomous Navigation of Urban Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Benenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aycard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Null Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Tokyo (JP), France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182026v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00086286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Perception and Planning for Autonomous Navigation of Urban Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Null Parent</w:t>
+                <w:t xml:space="preserve">Fast Object Extraction from Bayesian Occupancy Grids Using Self Organizing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, Chine</w:t>
+              <w:t xml:space="preserve">Proc. of the Int. Conf. on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Singapore (SG), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00086286v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Motion Planning in Dynamic Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Safe Navigation of a Car-Like Robot in a Dynamic Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Edmonton, AB (CA), France</w:t>
+              <w:t xml:space="preserve">Proc. of the European Conf. on Mobile Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Ancona (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182046v1</w:t>
+                <w:t xml:space="preserve">inria-00182047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Motion On-line Learning and Prediction</w:t>
+                <w:t xml:space="preserve">Steps towards safe navigation in open and dynamic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Int. Conf. on Field and Service Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Port Douglas, Australia</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE ICRA'05 Workshop on Autonomous Navigation in Dynamic Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona (ES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182039v1</w:t>
+                <w:t xml:space="preserve">inria-00182048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steps towards safe navigation in open and dynamic environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Safe Motion Planning in Dynamic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE ICRA'05 Workshop on Autonomous Navigation in Dynamic Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Barcelona (ES), France</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Edmonton, AB (CA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182048v1</w:t>
+                <w:t xml:space="preserve">inria-00182046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Navigation of a Car-Like Robot in a Dynamic Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Petti</w:t>
+                <w:t xml:space="preserve">Intentional Motion On-line Learning and Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aycard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the European Conf. on Mobile Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Ancona (IT), France</w:t>
+              <w:t xml:space="preserve">Proc. of the Int. Conf. on Field and Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Port Douglas, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182047v1</w:t>
+                <w:t xml:space="preserve">inria-00182039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Planning Under Uncertainty Among Moving Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7212,51 +7212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Motion Planning Framework for Reactive Planning Within Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7294,64 +7294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Navigation using Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7383,502 +7383,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles Avoidance for Car-Like Robots. Integration And Experimentation on Two Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Speed Autonomous Navigation with Motion Prediction for Unknown Moving Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lefebvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+                <w:t xml:space="preserve">Frédéric Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France. pp.4277--4282</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Sendai (JP), France. pp.82--87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182068v1</w:t>
+                <w:t xml:space="preserve">inria-00182062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Obstacles' Motion Prediction for Autonomous Navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avoiding Cars and Pedestrians using V-Obstacles and Motion Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Int. Conf. on Control, Automation, Robotics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Kunming, China, France</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Pisa (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182067v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding Cars and Pedestrians using V-Obstacles and Motion Prediction</w:t>
+                <w:t xml:space="preserve">Obstacles Avoidance for Car-Like Robots. Integration And Experimentation on Two Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Large</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+                <w:t xml:space="preserve">Olivier Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Pisa (IT), France</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France. pp.4277--4282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182054v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Speed Autonomous Navigation with Motion Prediction for Unknown Moving Obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving Obstacles' Motion Prediction for Autonomous Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Sendai (JP), France. pp.82--87</w:t>
+              <w:t xml:space="preserve">Proc. of the Int. Conf. on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Kunming, China, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182062v1</w:t>
+                <w:t xml:space="preserve">inria-00182067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Motion Planning using Markov Decision Processes and Quadtree Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7916,51 +7916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Prediction for Moving Objects: a Statistical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7992,433 +7992,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inevitable Collision States. A Step Towards Safer Robots?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Multi-Target Tracking in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hajime Asama</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Las vegas, NV (US), France. pp.388--393</w:t>
+              <w:t xml:space="preserve">--</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182082v1</w:t>
+                <w:t xml:space="preserve">hal-00068773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Multi-Target Tracking in Automotive Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inevitable Collision States. A Step Towards Safer Robots?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mazer</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Asama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">--</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Las vegas, NV (US), France. pp.388--393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068773v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Data Fusion in Automotive Applications</w:t>
+                <w:t xml:space="preserve">Multi-Sensor Data Fusion Using Bayesian Programming : an Automotive Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">--</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068686v1</w:t>
+                <w:t xml:space="preserve">hal-00068793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Sensor Data Fusion Using Bayesian Programming : an Automotive Application</w:t>
+                <w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Data Fusion in Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">--</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068793v1</w:t>
+                <w:t xml:space="preserve">hal-00068686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Reeds and Shepp's to Continuous-Curvature Paths</w:t>
               </w:r>
@@ -8447,315 +8447,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Desvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Advanced Robotics</w:t>
+              <w:t xml:space="preserve">ICAR 1999 -International Conference on Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Tokyo (JP), Japan. pp.585-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Autonomy Through Sensor­Guided Manoeuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garnier</w:t>
+                <w:t xml:space="preserve">Continuous-Curvature Path Planning for Car-Like Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 1997 - IEEE/RSJ International Conference on Intelligent Robot and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHARP, INRIA Rhône-Alpes / GRAVIR-IMAG, Sep 1997, Grenoble (FR), France. pp.997-1003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.1997.655130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000017v1</w:t>
+                <w:t xml:space="preserve">inria-00000018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Curvature Path Planning for Car-Like Vehicles</w:t>
+                <w:t xml:space="preserve">Collision-free and continuous-curvature path planning for car-like robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Albuquerque, NM, United States. pp.867-873, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.1997.620143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.1997.655130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00000018v1</w:t>
+                <w:t xml:space="preserve">hal-05598705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Planning and Sensor-Guided Manoeuvre Generation for an Autonomous Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8780,249 +8750,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Paromtchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Field and Service Robotics</w:t>
+              <w:t xml:space="preserve">FSR 1997 - International Conference on Field and Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Canberra (AU), Australia. pp.56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Continuous-Curvature Paths for Car-Like Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion Autonomy Through Sensor­Guided Manoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Paromtchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 1997 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHARP, INRIA Rhône-Alpes / GRAVIR-IMAG, Sep 1997, Grenoble (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.1996.568985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00000022v1</w:t>
+                <w:t xml:space="preserve">inria-00000017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car-Like Robots and Moving Obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planning Continuous-Curvature Paths for Car-Like Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation</w:t>
+              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Engineering, Osaka University, Nov 1996, Osaka (JP), Japan. pp.1304-1311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.1996.568985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Car-Like Robots and Moving Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICRA 1994 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, San Diego, California (US), United States. pp.64-69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.1994.351009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9032,51 +9123,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Motion Safety for Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9085,51 +9176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kuffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Fraichard and James Kuffner. Springer, 32(3), pp.176, 2012, Autonomous Robots</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9139,278 +9230,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Motion Planning and Safety Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Howard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Azim Eskandarian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Intelligent Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1433-1458, 2012, 978-0-85729-084-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-85729-085-4_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Learning of Statistical Motion Patterns with Growing Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Makoto Kaneko and Yoshihiko Nakamura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, Springer Berlin, pp.75-86, 2011, Springer Tracts in Advanced Robotics, 978-3-642-14742-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14743-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00584320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Trajectory Deformation to Navigate Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9430,212 +9521,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruyninckx, Herman and Preucil, Libor and Kulich, Miroslav. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Robotics Symposium 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00258973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Automated Driving in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laugier, C. and Siegwart, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field and Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00176984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bayesian Occupation Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mekhnacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Yguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9645,212 +9736,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière, P. and Laugier, C. and Siegwart, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00295084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steps Towards Safe Navigation in Open and Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dizan Alejandro Vasquez Govea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Yguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laugier, Christian and Chatila, Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Navigation in Dynamic Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Springer, 2007, Springer Tracts in Advanced Robotics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182029v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Planning and Sensor-Guided Manoeuvre Generation for an Autonomous Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9895,73 +9986,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Zelinsky Editor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field and Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-Curvature Path Planning for Car-Like Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9981,51 +10072,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ufa State Aviation Technical University (RU). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Scientific Issue (International Scientific Issue), Intelligent Autonomous Systems (IAS) Society, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10035,130 +10126,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE D'ASSISTANCE A LA CONDUITE D'UN VEHICULE ET DISPOSITIF ASSOCIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2890773 (A1). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10168,113 +10259,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Navigation Algorithms for Autonomous Mobile Robots in Intra-logistics Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Harb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Grenoble Alpes. 2023, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability-Based Guaranteed Safe Robot Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10300,73 +10391,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fezari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9217, INRIA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Robot Motion: Taking Attention into Account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10392,139 +10483,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8487, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will the Driver Seat Ever Be Empty?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8493, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Path to Trajectory Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kurniawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10537,215 +10628,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6272, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00168148v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Short Report about Motion Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5987, INRIA. 2006, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00101500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Planning in Dynamic Workspace: a `State-Time Space' Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3545, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-Based Control Architecture for a Car-Like Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10779,73 +10870,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3552, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy Motion Controller for a Car-Like Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10858,126 +10949,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3200, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth trajectory planning for a car-like vehicule in a structured world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-1448, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10987,100 +11078,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de mouvement pour mobile non-holonome en espace de travail dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00341388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11090,105 +11181,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la planification de mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00101623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11335,51 +11426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02461493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Levesy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2965032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013578v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Paulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2899429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouguerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fezari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0955-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouraine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Azouaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kuffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9278-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Salhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9258-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Delsart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Macek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dizan Alejandro Vasquez Govea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115112v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Benenson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259299v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180741v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181663v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001074v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Scheuer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2004.833789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182063v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Asama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paromtchik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855399X00928" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhimiter Pikuli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Cosio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04200354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciocca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267705v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Grimaldo da Silva Filho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525623" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouguerra Muhammad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Di Pietro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224932" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qadeer Baig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.93" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094901" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scandolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979772" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bautin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Gomez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509233" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Shiller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Gal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526671v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moosmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293508v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258976v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kurniawati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh Parthasarathi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134467v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150375v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Romanelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouraoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182026v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182068v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Large" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182062v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desvigne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1997.655130" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1996.568985" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000023v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1994.351009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-085-4_55" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9D576DCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584320v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14743-2_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TPPK00M8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176984v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00295084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182029v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431267v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901675v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965157v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965176v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168148v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101500v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073489v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00341388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02461493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Levesy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2965032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013578v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Paulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2899429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouguerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fezari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0955-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouraine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Azouaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kuffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9278-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Salhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9258-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Delsart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dizan Alejandro Vasquez Govea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Macek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259299v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115112v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Benenson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181663v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180741v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001074v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Scheuer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2004.833789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182063v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Asama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paromtchik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855399X00928" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhimiter Pikuli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Cosio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04200354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciocca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267705v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Grimaldo da Silva Filho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525623" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouguerra Muhammad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Di Pietro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224932" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qadeer Baig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.93" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094901" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scandolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979772" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bautin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Gomez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509233" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Shiller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Gal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526671v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moosmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293508v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258976v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kurniawati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140528v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150375v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh Parthasarathi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouraoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182011v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Romanelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182048v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182039v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182062v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Large" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desvigne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1997.655130" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1997.620143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1996.568985" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1994.351009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768956v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-085-4_55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9D576DCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14743-2_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TPPK00M8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00295084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182029v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431267v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901675v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965157v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965176v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168148v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101500v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073131v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00341388v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>