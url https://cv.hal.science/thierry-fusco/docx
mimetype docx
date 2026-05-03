--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Fusco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (181)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow focus sensor for the Keck I laser guide star adaptive optics system using focal plane wavefront sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael M Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wizinowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 707, pp.A263. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515883v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating differential pistons for the Extremely Large Telescope using focal plane imaging and a residual network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A246. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of debris disks observed with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A21. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to describe Fourier filtering wavefront sensor nonlinearity with interaction matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (02), pp.029001. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.jatis.11.2.029001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for sensing the petal mode in the presence of AO residual turbulence with the pyramid wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected performance of the Pyramid wavefront sensor with a laser guide star for 40 m class telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oyarzún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guesalaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of adaptive optics-corrected optical links statistics from integrated turbulence parameters through a Gaussian process metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.38-56. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sat.1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of the Shack-Hartmann and pyramid wavefront sensors with a laser guide star for 40 m telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oyarzún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A205. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving towards robust phase diversity on-sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arseniy Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A221. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prior for adaptive optics point spread function estimation from science images: Application for deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A72. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optique adaptative et telescopes geants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (S4), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling noise propagation in Fourier-filtering wavefront sensing, fundamental limits, and quantitative comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A153. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equilibrium shape of (65) Cybele: primordial or relic of a large impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A52. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-albedo, low polarization disk around HD 114082 that harbors a Jupiter-sized transiting planet. Constraints from VLT/SPHERE completed with TESS, Gaia, and radial velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ulmer-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-wind-effect impact on Shack-Hartmann-based adaptive optics. Partial control solution in the context of SPHERE and GRAVITY+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-type (22) Kalliope: A tiny Mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Broz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, pp.A71. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693926v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a complementary metal-oxide-semiconductor sensor for laser guide star wavefront sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pedreros Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.021511. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.8.2.021511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Wavefront Sensors features for Laser-assisted Tomographic Adaptive Optics Systems on the Extremely Large Telescope ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes, Instruments, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.021514. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.8.2.021514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optique adaptative : correction des effets de la turbulence atmosphérique sur les images astronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (S1), pp.1-52. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESO's Extremely Large Telescope Working Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van der Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04072834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth direct imaging and spectroscopic characterization of the young Solar System analog HD 95086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. -X. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-resolution wavefront reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A48. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky coverage assessment for the European ELT: a joint evaluation for MAORY/MICADO and HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Busoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (02), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.8.2.021509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-sided pyramid wavefront sensor, part II: preliminary demonstration on the new comprehensive adaptive optics and coronagraph test instrument testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanan Codona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Males</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weslin Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (04), pp.049001. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.8.4.049001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for differentiation of the most primitive small bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, A129 (15pp.). </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03184663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bhowmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal-plane-assisted pyramid wavefront sensor: Enabling frame-by-frame optical gain tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A70. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation on a Zernike wavefront sensor theme: optimal use of photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.L8. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lecoroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A70. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE imaging survey of the largest main-belt asteroids: Final results and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A56. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(216) Kleopatra, a low density critically rotating M-type asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, A57 (25 p.). </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03342489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINT, system parameters recurrent invasive tracking: a fast and least-cost online calibration strategy for adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 504 (3), pp.4274-4290. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible single-armed spiral in the protoplanetary disk around HD 34282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A25. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced multipole model for (216) Kleopatra triple system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A56. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03372817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbers: SPHERE detection limits to planetary-mass companions in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Asensio-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A101. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A72. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-sided pyramid wavefront sensor, part 1: simulations and analysis for astronomical adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared R. Males</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (04), pp.049001. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.7.4.049001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: the ELT’s First-Light Near-infrared and Visible Integral Field Spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tecza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVIS on the VLT: A Powerful, Synergistic ELT Complement in the Visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Aliverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the ground-layer adaptive-optics point spread function for MUSE wide field mode observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A208. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The violent collisional history of aqueously evolved (2) Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo-Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), pp.569-576. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-1007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefPlanets: Search for reflected light from extrasolar planets with SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hunziker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A69. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind deconvolution in astronomy with adaptive optics: the parametric marginal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain J-L Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 496 (4), pp.4209-4220. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramid wavefront sensor Optical Gains compensation using a convolutional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644, pp.A6. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance limits of adaptive-optics/high-contrast imagers with pyramid wavefront sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495 (4), pp.4380-4391. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE Unveils the True Face of the Largest Main Belt Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(704) Interamnia: a transitional object between a dwarf planet and a typical irregular-shaped minor body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, A65 (17 p.). </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02441792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid (16) Psyche’s primordial shape: A possible Jacobi ellipsoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.L15. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume uncertainty of (7) Iris shape models from disc-resolved images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dudziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Podlewska-Gaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benseguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.4545-4560. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of atmospheric and instrumental defects using a parsimonious point spread function model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.A58. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing point-spread function reconstruction to the next level: application to SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (1), pp.775-788. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVIS: science case, imager, and spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.285. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03400175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of coronagraphic focal-plane wavefront sensing for future segmented space telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A70. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations imposed by optical turbulence profile structure and evolution on tomographic reconstruction for the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Farley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (2), pp.2773-2784. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary asteroid (31) Euphrosyne: ice-rich and nearly spherical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, A80 (9p.). </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02941038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Damasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. del Sordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics with programmable Fourier-based wavefront sensors: a spatial light modulator approach to the LAM/ONERA on-sky pyramid sensor testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (03), pp.1. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.5.3.039001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIME: Psf Reconstruction and Identification for Multiple sources characterization Enhancement. Application to Keck NIRC2 imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ragland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolissaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 487 (4), pp.5450-5462. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel formalism applied to Fourier-based wave-front sensing in presence of residual phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Brûlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (7), pp.1241-1251. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.36.001241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based model of the adaptive-optics-corrected point spread function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fetick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A99. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basin-free spherical shape as an outcome of a giant impact on asteroid Hygiea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ševeček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.136-141. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0915-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misalignment estimation for active telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Escolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.553-559. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-019-00272-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: the exoplanet imager for the Very Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631 (155), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust production in the debris disk around HR 4796 A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 630, pp.A142. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entering into the Wide Field Adaptive Optics Era in the Northern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Sivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Blakeslee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous internal structure of CM-like asteroid (41) Daphne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A132. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-conjunction detection of β Pictoris b with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.L8. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of (7) Iris as evidence of an ancient large impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A121. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the gap between Earth-based and interplanetary mission observations: Vesta seen by VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jl. Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A6. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying optical turbulence profiles for realistic tomographic error in adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Farley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (1), pp.213-221. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact crater at the origin of the Julia family detected with VLT/SPHERE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A154. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal-plane Cn2(h) profiling based on single-conjugate adaptive optics compensated images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (2), pp.2349 - 2360. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Roelfsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the asymmetry of the wind driven halo observed in high contrast images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E H Por</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A44. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (2), pp.1774-1783. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal correction of distortion for high-angular-resolution images: Application to GeMS data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (2), pp.2590-2607. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis point spread function characterization in laser guide star adaptive optics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etsuko Mieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (4), pp.4642 - 4656. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Stacker: Keplerian image recombination for the direct detection of exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A144. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the detection and classification of high-redshift supernovae with HARMONI on the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bounissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zieleniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C.W. Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tecza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (3), pp.3189 - 3198. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new calibration strategy for adaptive telescopes with pyramid WFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 000, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(16) Psyche: A mesosiderite-like asteroid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tazhenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.L3. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent and adaptive optics corrected point-spread functions as convolutive orders of the phase power spectral density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (4), pp.5210 - 5215. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory verification of 'Fast & Furious' phase diversity: Towards controlling the low wind effect in the SPHERE instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Wilby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph U. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615 (A34), pp.13. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast iterative tomographic wavefront estimation with recursive Toeplitz reconstructor structure for large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshito H. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (8), pp.1330-1345. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.35.001330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair-based Analytical model for Segmented Telescopes Imaging from Space for sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.4.3.035002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling astronomical adaptive optics performance with temporally filtered Wiener reconstruction of slope data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (10), pp.1877-1887. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.34.001877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and atmospheric characterization of 51 Eridani b using VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Molliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing giant planet formation in the transitional disk of SAO 206462 using deep VLT/SPHERE imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A134. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative wave-front reconstruction in the Fourier domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (10), p. 11452-11465. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D shape of asteroid (6) Hebe from VLT/SPHERE imaging: Implications for the origin of ordinary H chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 604, page 1-12. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online estimation of the wavefront outer scale profile from adaptive optics telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guesalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butterley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (2), pp.1984 - 1994. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L9. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared scattered light properties of the HR 4796 A dust ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199 (108), p. 1-24. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE/ZIMPOL observations of the symbiotic system R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roelfsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General formalism for Fourier-based wave front sensing: application to the pyramid wave front sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orion Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (019001), 9 p. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.3.1.019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HIP 79977 debris disk in polarized light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A90. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXO: the extreme adaptive optics system of SPHERE (I) system overview and global laboratory performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.2.2.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE IV. Physical and chemical properties of the planets around HR8799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General formalism for Fourier-based wave front sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orion Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), p. 1440-1452. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.3.001440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE. III. New spectrophotometry and astrometry of the HR 8799 exoplanetary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587 (A57), p. 1-13. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE II. The physical properties and the architecture of the young systems PZ Telescopii and HD 1160 revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE I. Detection and characterization of the substellar companion GJ 758 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a low-mass companion inside the debris ring surrounding the F5V star HD 206893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 597 (L2), p. 1-6. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with wavefront sensor and deformable mirror interfaces for wide-field adaptive optics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G Basden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N A Bharmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459 (2), pp.1350-1359. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-static aberrations in exoplanet direct-imaging instruments with a Zernike phase-mask sensor II. Concept validation with ZELDA on VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 592 (A79), p. 1-14. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep GeMS/GSAOI near-infrared observations of N159W in the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 592, pp.A77. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point spread function reconstruction validated using on-sky CANARY data in multiobject adaptive optics mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (048001), </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.2.4.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apodization in high-contrast long-slit spectroscopy. II. Concept validation and first on-sky results with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586 (A144), p. 1-13. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep near-infrared adaptive-optics observations of a young embedded cluster at the edge of the RCW41 H II region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multifractal-based Wavefront Phase Estimation Technique for Ground-based Astronomical Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Kumar Maji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein M. Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.11. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2487546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high-precision wavefront sensing with new generation of CMT avalanche photodiode infrared detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (34), pp.10163--10176. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.010163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the comparison between the Shack-Hartmann and the pyramid wavefront sensors via the Fisher information matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (22), pp.28619-28633. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.028619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized calibration strategy for high order adaptive optics systems in closed-loop: the slope-oriented Hadamard actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (21), pp.27134-27144. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.027134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE- and ALMA-based shape reconstruction of asteroid (3) Juno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaasalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE II. Data analysis and results for IFS in laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salasnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-moving features in the debris disk around AU Microscopii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 526 (7572), pp.230+. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation around a pyramid theme: optical recombination and optimal use of photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (15), pp.3528--3531. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.003528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HSIM: a simulation pipeline for the HARMONI integral field spectrograph on the European ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zieleniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kendrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. W. Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (4), pp.3754--3765. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ensemble transform Kalman filter, a fast non-stationary control law for adaptive optics on ELTs: theoretical aspects and first simulation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Rodionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (17), pp.20894-20913. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.020894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing more modes with fewer sub-apertures: the LIFTed Shack-Hartmann wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (10), pp.2835--2837. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.002835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of high-order quasi-static aberrations on SPHERE with the coronagraphic phase diversity (COFFEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, pp.A85. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-static aberrations in exoplanet direct-imaging instruments with a Zernike phase-mask sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, pp.A94. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of LIFT for estimation of low-order modes in low-flux wavefront sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (14), pp.16337--16352. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-static aberrations in exoplanet direct-imaging instruments with a Zernike phase-mask sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous exoplanet detection and instrument aberration retrieval in multispectral coronagraphic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ygouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gearing up the SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 149, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03856463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCam with CCD220, the Fastest and Most Sensitive Camera to Date for AO Wavefront Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Downing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (901), pp.263--274. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/658879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of (2) Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Kaasalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Merline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 205 (2), pp. 460-472. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical expression of long-exposure adaptive-optics-corrected coronagraphic image. First application to exoplanet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (11), pp.A157 - A170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic wavefront error using multi-LGS constellation sensed with Shack-Hartmann wavefront sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.201. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.00A201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the physics and mass assembly of distant galaxies out to z ~ 6 with the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.903-922. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15981.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip–tilt disturbance model identification for Kalman-based control scheme: application to XAO and ELT systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kulcsár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (11), pp.A122-A132. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.00A122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide field adaptive optics laboratory demonstration with closed-loop tomographic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kulcsár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-François Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.469-483. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal method for exoplanet detection by angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.1326. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.26.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probable giant planet imaged in the beta Pictoris disk. VLT/NaCo deep L'-band imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 493, pp.L21. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200811325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the orbit of the possible companion to beta Pictoris. New deep imaging observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506, pp.927. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling MOAO with integral field spectroscopy: specifications for the VLT and the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.1089-1104. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13808.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First laboratory validation of vibration filtering with LQG control law for Adaptive Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kulcsár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Francois Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.000087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coronagraphs for high-contrast imaging in the context of extremely large telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yaitskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 492, pp.289-300. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Mapping and Physical Properties of the Dwarf-Planet Ceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Fulchignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Merline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 478 (1), pp. 235-244. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and precompensation of noncommon path aberrations for extreme adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.2334-2346. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.24.002334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupil stabilization for SPHERE's extreme AO and high performance coronagraph system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.15293. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.015293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order adaptive optics requirements for direct detection of extrasolar planets: Application to the SPHERE instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.7515. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.007515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New algorithms for adaptive optics point-spread function reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 457 (1), pp.359-363. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five new very low mass binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 460, pp.L19. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared adaptive optics dissection of the core of &amp;lt;ASTROBJ&amp;gt;NGC 1068&amp;lt;/ASTROBJ&amp;gt; with NAOS-CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 446, pp.813-825. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limitations on Earth-like planet detection with extremely large telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 447, pp.397-403. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of star-oriented and layer-oriented wavefront sensing concepts for ground layer adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.2233. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.23.002233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALCON: Extending adaptive corrections to cosmological fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jagourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.382-384. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2006.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of centroid computation algorithms in a Shack-Hartmann sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tokovinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 371, pp.323-336. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10661.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing long-period companions to planetary hosts. VLT and CFHT near infrared coronographic imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 456, pp.1165. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: A 'Planet Finder' Instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03856276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky coverage estimation for multiconjugate adaptive optics systems: strategies and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 370, pp.174. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control for Multi-Conjugate Adaptive Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kulcsár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-François Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (10), pp.1059 - 1069. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALCON: multi-object AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jagourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1110-1117. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop experimental validation of the spatially filtered Shack-Hartmann concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1255-1257. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.001255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LP 349-25: A new tight M8V binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435, pp.L5-L8. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable mirrors for the FALCON concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jagourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5903, pp.272-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrometric and spectroscopic confirmation of a brown dwarf companion to GSC 08047-00232. VLT/NACO deep imaging and spectroscopic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 430, pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Shack-Hartmann wave-front sensor measurement for extreme adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.2743-2745. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.002743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control law for classical and multiconjugate adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kulcsár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-François Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (7), pp.1261-1276. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.21.001261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrared L'-band view of the Galactic Center with NAOS-CONICA at VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417, pp.L15-L19. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the very red object Orion n. A possible low mass companion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417, pp.L11-L14. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/NACO infrared adaptive optics images of small scale structures in OMC1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417 (1), pp.L5-L9. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/NACO adaptive optics imaging of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417, pp.L21-L24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Very Small dust Grains in NGC 1068 seen in jet induced structures thanks to VLT/NACO adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417 (1), pp.L1-L4. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of NAOS and CONICA static aberrations. Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.385-394. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/NACO adaptive optics imaging of the TY CrA system. A fourth stellar component candidate detected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 406, pp.L51-L54. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Keck Adaptive Optics Imaging of Violent Volcanic Activity on Io</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Gerard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 160, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.2002.6955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics imaging of the MBM 12 association. Seven binaries and an edge-on disk in a quadruple system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 394, pp.949-956. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics observations of asteroid (216) Kleopatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 394, pp.339-343. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations astrométriques au sol de Puck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.121-128. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0705(02)01286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (266)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cn2 profile characterization from wavefront sensing in moderate turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lai-Tim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Quatresooz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Esclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.136190J, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3065744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of VAR2 LQG-based predictive control for LEO-to-ground optical telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyliann Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Maulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRIOA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Telescope Diameters for Space Surveillance: the PROVIDENCE case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Tricoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Systems and Applications 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Seattle, United States. pp.IW4D.5, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ISA.2025.IW4D.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of Anisoplanatism Measurement Error on Extended Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Esclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lai-Tim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Imaging Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Seattle, United States. pp.PW3E.3, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PCAOP.2025.PW3E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVIDENCE: toward a 2.5m adaptive telescope for Optical Space Domain Awareness (but not only ...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRIOA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT MCAO mode Science performance and mode validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOE4LT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bi-O-Edge Wavefront Sensor : In-Lab Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Verinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Space Surveillance Capabilities: System Analysis and Competitive Procurement for PROVIDENCE's 2.5m Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbon-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMOS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Hawaï, United States. pp.1695-1704, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64861/MDKI9573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISTRETTO: reflected-light exoplanet spectroscopy at the diffraction limit of the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muskan Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Bugatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130961I, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3020142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a pyramid wavefront sensor off-zero: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Taïssir Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130971M, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPYRUS: from an adaptive optics system to an instrumental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1309716, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New calibration process to measure atmospheric turbulence with Fourier filtering wavefront sensors: application to the nonmodulated pyramid and the Zernike wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the non-linear behaviour of Fourier filtering wavefront sensor using matrix formalism: the specific matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130970W, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of petal mode and its measurement in an adaptive optic closed loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130972E, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3020124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance AO systems: impact of the chromatic pupil shift in the case of RISTRETTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130976A, </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of predictive control laws in adaptive optics for free-space optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric-Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130977W, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in estimating differential pistons for the Extremely Large Telescope using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130974Y, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVIDENCE: toward a 2.5m adaptive telescope for optical space domain awareness (but not only…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130970N, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: towards final designs and AIT strategies for SCAOS sub-system in NGSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalpha Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1309755, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3020961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2m class telescope for Space Domain Awareness: the Onera’s research project ‘PROVIDENCE’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANDES, the high resolution spectrograph for the ELT: science goals, project overview, and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vardan Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1309613, </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3017966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANDES, the high-resolution spectrograph for the ELT: design of the adaptive optics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cheffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Azzaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130974W, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a pyramid wavefront sensor off-zero: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavefront Sensing in the VLT/ELT era VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optique adaptative tomographique pour la focalisation de faisceau laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Esclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lai-Tim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the LGS geometry on the Shack-Hartmann wavefront sensor and the Pyramid wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oyarzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130974Q, </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation channel assessment for GEO feeder links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lai-Tim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Poiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Space Optical Systems and Applications (ICSOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.93-102, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS59710.2023.10491236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiopée, towards technological development for XAO on ELT : the e-APD infrared detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.131030C, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISTRETTO: a VLT XAO design to reach Proxima Cen b in the visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muskan Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Bernardino Dinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Restori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130976U, </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPYRUS: Design and integration of the Shack-Hartmann branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Schimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and non linear phase reconstruction applied for Fourier Filtering Wave-Front Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Harmoni Laser Guide Star wavefront sensor prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase A study of the GNAO bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and challenges for the HARMONI Laser Guide Star Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ceria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-resolution wavefront reconstruction in adaptive-optics with pyramid sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.36, </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2632753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of AO corrected PSF for SPHERE / AOF NFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arseniy Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for sensing petal mode in presence of AO residual turbulence with a pyramid wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the full control of NCPA with the pyramid wavefront sensor: mastering the optical gains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of turbulence impact on optical link from geostationary satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.1277758, </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2690991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOB-1: Phase A study for the Gemini North AO instrument, inovative concepts and expected perfomance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rakich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTAO Mode of HARMONI: Status and update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPYRUS: Second stage adaptive optics with a vector Zernike wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fetick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPYRUS: Overview of the AO On-sky performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. pp.457940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPYRUS: one year of on-sky operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fetick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier filter LGS wavefront sensing for ELT size telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oyarzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Guesalaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.184, </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISTRETTO : high-resolution spectroscopy at the diffraction limit of the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Genolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the LIFT focal-plane wavefront sensor for GALACSI NFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arseniy Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.109, </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISTRETTO: coronagraph and AO designs enabling High Dispersion Coronagraphy at 2 λ/D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANDES, the high resolution spectrograph for the ELT: science case, baseline design and path to construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Ground-based and Airborne Instrumentation for Astronomy IX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.1218424, </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: adaptive optics calibration unit from design to prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ceria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.203, </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: Towards a final design for the natural guide star sensors system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalpha Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Modeling, Systems Engineering, and Project Management for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.50, </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory demonstration of focal plane wavefront sensing using phase diversity: a way to tackle the problem of NCPA in SHARK-NIR. Part II: new characterization tests and alternative wavefront sensing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bergomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Carolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marafatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a three-sided pyramid wavefront sensor on the CACTI testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren H. Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanan Codona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph D. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared R. Males</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weslin Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical telescopes &amp; instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: wavefront control in SCAO mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: Full scale prototype of the laser guide star wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pedreros Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable lens for testing the performance of focal plane wavefront sensing using phase diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Umbriaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Farinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marafatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Carolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical telescopes &amp; instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: Getting to the Diffraction limit!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: designing a laser guide star wavefront sensors for the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ceria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT : system analysis and performance estimation of the high-contrast module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.211, </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI- the Extremely Large Telescope first light integral field spectrograph: a novel functional model based system engineering methodology for the design of an integrated instrument control system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haresh Chulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Modeling, Systems Engineering, and Project Management for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.6, </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of AO corrected PSF for AOF NFM/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arseniy Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.127, </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Fourier-filtering WFS to reach sensitivity close to the fundamental limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: prototyping for Single-Conjugate AO Sensor subsystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.187, </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic, optical gain compensation and phase unwrapping for the Zernike Wave-Front Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave front Sensing in the VLT/Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand and correct for the low wind effect on the SPHERE and GRAVITY+ adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.201, </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF nowcast using PASSATA simulations: towards a PSF forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Turchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masciadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.223, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVIS: preliminary design of the adaptive optics module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Viotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Aliverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.72, </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEPLOOP: DEEP Learning for an Optimized adaptive Optics Psf estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.117, </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: impact of low wind effect on SCAO mode performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robust deconvolution of hyperspectral data cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.140, </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the pyramid wavefront sensor for pupil fragmentation of the ELT class telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.198, </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phase-Shifted Zernike wave-front sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121850X, </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of adaptive optics corrected optical links statistics from integrated turbulence parameters by machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics Congress 2022 (3D, AOA, COSI, ISA, pcAOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. paper JTu5D.4, </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOA.2022.JTu5D.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+, Imaging young planets down to the snow line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual, France. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence characterization and mitigation with Adaptive Optics systems for laser applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérése Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Imaging and Applied Optics Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.PF1C.2, </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PCAOP.2021.PF1C.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of PAPYRUS : the pyramid based adaptive optics system at LAM/OHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States. pp.118760H, </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First error budget of a deployable CubeSat telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.1144330, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: the high-multiplex and multi-IFU spectrograph for the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1144725, </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIPTOP: a new tool to efficiently predict your favorite AO PSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.163, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of PSF reconstruction methods and application to post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ragland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114480A, </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORP on-sky community access program for adaptive optics instrumentation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VII, proceedings SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.114485H, </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVIS: science case, imager, and spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.285, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03371547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise photometry and astrometry in the core of the globular cluster NGC 6121 using PSF-R techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Marasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114480G, </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVIS conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Viotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, Japan. pp.332, </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injecting pupil binary intensity map into the laboratory adaptive optics bench using phase-only LCoS-SLM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114486G, </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2563111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEO satellite imaging with adaptive optics and marginalized blind deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AMOS Advanced Maui Optical and Space Surveillance Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational forecast of the PSF figures of merit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Turchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masciadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.341, </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingot wavefront sensor: from the Fourier End2End numerical simulation to the LOOPS test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyan Kumar Radhakrishnan Santakumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Portaluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.250, </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemini North Adaptive Optics (GNAO): an MCAO system for Gemini North towards Conceptual Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Sivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scharwächter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Belt evolution in the context of adaptive-optics observations of large asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Broz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Sevecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel formalism applied to Fourier-based wave front sensing in presence of residual phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Brûlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid point spread function reconstruction with PRIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ragland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolissaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the atmosphere vertical distribution from short-exposures images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Ali Bharmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie astronomique: Modélisation de la fonction d'étalement du point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jl F Étick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRESTSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INGOT Wavefront Sensor: from the optical design to a preliminary laboratory test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bergomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyan Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Portaluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth analysis of Fourier-based wavefront sensors with the adaptive optics testbed LOOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNAO: an MCAO facility for Gemini North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Sivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scahrwächter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Astronomical Instrumentation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Melbourne, Australia. pp.22, </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2539706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGS tomography and spot truncation: tips and tricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miska Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based wavefront reconstruction for the pyramid sensor tested on the LOOPS bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Shatokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Obereder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A story of errors and bias: the optimisation of the LGS WFS for HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ıQuad sensor: a new Fourier-based wave front sensor derived from the 4 quadrants coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PSF determination techniques for adaptive-optics assisted ELT instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Ramlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the HARMONI Pyramid WFS module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration source for ELT AO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Busoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bonaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.47, </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2314963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the phase diversity approach for sensing NCPA in SHARK-NIR, the second-generation high-contrast imager for the Large Binocular Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Farinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier wavefront reconstruction with a pyramid wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.171, </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2314028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(16) Psyche: A Mesosiderite-like Asteroid With No Moons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Knoxville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dueling lasers! A comparative analysis of two different sodium laser technologies on sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Llored</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.134, </w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and mitigation of pupil discontinuities on adaptive optics performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.75, </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the experimental validation of the non-linear dark hole on the THD bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herscovici-Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.82, </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2314100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-mechanical designs for the HARMONI adaptive optics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Piqueras Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Calcines-Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and lessons learned of SPHERE adaptive optics performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.63, </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of AO modeling for pseudo-synthetic interaction matrix at the LBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.174, </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2311675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly, integration, test, and verification scenarios for the ELT MOSAIC instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.332, </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-mechanical design of a High Contrast Module (HCM) for HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sradler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.316, </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low wind effect on VLT/SPHERE: impact, mitigation strategy, and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.83, </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2311499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point spread function reconstruction coupling AO telemetry and focal plane images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ragland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI - SPIE Astronomical Telescopes + Instrumentation, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.89, </w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System analysis and expected performance of a high-contrast module for HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.352, </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive optics modes for HARMONI: from Classical to Laser Assisted Tomographic AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. pp.990909, </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELT-MOS (MOSAIC): towards the construction phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jagourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2311430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for high-contrast imaging with segmented space telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the adaptive optics testbed LOOPS for Fourier-based wavefront sensors demonstration and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase A AO system design and performance for MOSAIC at the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair Basden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Calcines-Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Dubbeldam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the European Extremely Large Telescope and its instrument suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized calibration of the adaptive optics system on the LAM Pyramid bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26698/AO4ELT5.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for high-contrast missions with segmented telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2274347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of wavefront control algorithms and first results on the high-contrast imager for complex aperture telescopes (hicat) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A J Eldorado Riggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2296154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZELDA, a Zernike wavefront sensor for the fine measurement of quasi-static aberrations in coronagraphic systems: concept studies and results with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.99096S, </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2232463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast imager for Complex Aperture Telescopes (HiCAT). 4. Status and wavefront control development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AJ Eldorado Riggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Egron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2233640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herschel Telescope site characterization using the MOAO pathfinder CANARY on-sky data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of distortion for optimal image stacking in wide field adaptive optics: application to GeMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bounissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Jun 2016, Edimbourg, United Kingdom. pp.99091S, </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF reconstruction validated using on-sky CANARY data in MOAO mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99091Q 1-13, </w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE on-sky performance compared with budget predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. pp.99083D, </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2233953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXO, the SPHERE extreme AO system: on-sky final performance and future improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.99090U, </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2233319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics for MOSAIC: design and performance of the wide(st)-field AO system for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair G. Basden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle lifetime in XAO coronagraphic images: temporal evolution of SPHERE coronagraphic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.99094Z, </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a turbulent module for the MITHIC high-contrast imaging testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Postnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.99093F, </w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling down the low wind effect on SPHERE instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masen Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. pp.990916, </w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2232459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop-less Lyot coronagraph for exoplanet characterization: first on-sky validation in VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.991226, </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary design of the HARMONI science software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pécontal-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edimbourg, United Kingdom. pp.99111Z, </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2232440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF reconstruction for AO photometry and astrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ascenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E1, </w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental implementation of a Pyramid WFS: Towards the first SCAO systems for E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E6, </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the outer scale in altitude - L0(h) - using the GeMS profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guesalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E4, </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Star-forming regions with the GeMS MCAO instrument: lessons learned for optimal post-processing of WFAO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bounissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E2, </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation around the Pyramid theme: optical recombination and optimal use of photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E3, </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere extreme AO control scheme: final performance assessment and on sky validation of the first auto-tuned LQG based operational system (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Adaptive Optics Systems IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.91480O, </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final performance and lesson-learned of SAXO, the VLT-SPHERE extreme AO: from early design to on-sky results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.91481U, </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative theoretical and experimental study of a Shack-Hartmann and a Phase Diversity SENSOR, for high-precision wavefront sensing dedicated to Space Active Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montmerle Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics (ICSO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science case and requirements for the MOSAIC concept for a multi-object spectrograph for the European Extremely Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization and lab demonstration of ZELDA: a Zernike sensor for near-coronagraph quasi-static measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.91485H, </w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Ensemble Transform Kalman Filter: a non stationary control law for complex adaptive optics systems on ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third AO4ELT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.34, </w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12839/AO4ELT3.13253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of SAXO, the VLT-SPHERE extreme AO : final performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third AO4ELT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Firenze, Italy. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for a new era turbulence studies program applied to the ground-based astronomy supported by AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masciadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair G. Basden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OA for ELT 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florence, Italy. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere: complete laboratory performance and prediction for on-sky first light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Roelfsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.88640B, </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2025562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab results of the circular phase mask concepts for high-contrast imaging of exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Technologies in Space- and Ground-based Telescopes and Instrumentation II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE XAO system SAXO: integration, test, and laboratory performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multiscale Reconstruction of Perturbated Phase from Hartmann-Shack Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Kumar Maji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NASA/ESA Conference on Adaptive Hardware and Systems (AHS-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EAGLE instrument for the E-ELT: developments since delivery of Phase A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubbeldam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, The Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Tomographic AO system for an Integral Field Spectrograph on the E-ELT : the ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan A. Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Victoria, Canada, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach to phase reconstruction for Adaptive Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Kumar Maji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Electronics, Control, Measurement and Signals ECMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical university of Liberec, Jun 2011, Liberec, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOAO design, specificities and performance for EAGLE, the high resolution multi-object spectrograph for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO for ELT 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Victoria, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uneven pupil irradiance on Hartmann Shack measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmic Technologies XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, California, United States. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELP-OA: status report of the setup of the demonstrator of the Polychromatic Laser Guide Star at Observatoire de Haute-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric M. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Clénet; J.-M. Conan; Th. Fusco; G. Rousset, Jun 2009, Paris, France. pp.04002, </w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201004002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Method for Exoplanet Detection by Spectral and Angular Differential Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.9005, </w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201009005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisoplanatism effects in Shack-Hartmann Wave Front Sensing with Laser Guide Stars on the ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.05015, </w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201005015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal method for exoplanet detection by spectral and angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eggenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, San Diego, United States. pp.77361E, </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Detection of Giant Extrasolar Planets with SPHERE on the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathways Towards Habitable Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain, Spain. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGLE: a MOAO fed multi-IFU NIR workhorse for E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Parr-Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.2D 1-15, </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward of the Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.0001, </w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing centroiding methods for Shack-Hartmann wavefront sensing with laser guide stars on an ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.77361A-77361A-10, </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shack-Hartmann tomographic wavefront reconstruction using LGS: analysis of spot elongation and fratricide effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.05010, </w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront sensing with laser guide stars on the ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.28 1-11, </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.857948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status update of the CANARY on-sky MOAO demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Longmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.77360P-77360P-8, </w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.857668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized calibration strategy for high order adaptive optics systems : the Slope-Oriented Hadamard Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.07009, </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201007009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGLE MOAO system conceptual design and related technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.77360S-77360S-11, </w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hunt for 100% sky coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Photo-Optical Instrumentation Engineers (SPIE) Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.31, </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.857256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS: the E-ELT laser tomographic adaptive optics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.0D 1-12, </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.857468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS: the Laser Tomographic Adaptive Optics module for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.02002, </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGLE multi-object AO concept study for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.02008, </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201002008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGLE: an MOAO fed multi-IFU working in the NIR on the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Parr-Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical and Space Optical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, California, United States. pp.74390J-74390J-12, </w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.829213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: A `Planet Finder' Instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science with the VLT in the ELT Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, ESO, Garching, Germany. pp.337, </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9190-2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANARY: The NGS/LGS MOAO demonstrator for EAGLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Longmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.08003, </w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201008003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of galaxy evolution with EAGLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.01005, </w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201001005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: the VLT planet imager in the post FDR phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques and Instrumentation for Detection of Exoplanets IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, California, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.826521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating SPHERE, the exo-planet imager for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.74400Q, </w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.826535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the phase A review of MAORY, the multi-conjugate adaptive optics module for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Foppiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.02007, </w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201002007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Quasi-Static Aberrations of Adaptive Optics Systems On-Line with Long-Exposure Phase Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.05006, </w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201005006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: exo-planets science with the new frontier of high contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo U. Claudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany. pp.875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of the PSF reconstruction algorithm for NACO/VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.29, </w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANARY: the on-sky NGS/LGS MOAO demonstrator for EAGLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel A. Dipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70150E-70150E-9, </w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept study of a multi-object AO system for the EAGLE instrument on the European ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70150T-70150T-12, </w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.788381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE XAO system: design and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Photo-Optical Instrumentation Engineers (SPIE) Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.1U 1-12, </w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.790308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Software Package SPHERE: a CAOS-based numerical tool for end-to-end simulations of SPHERE/VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Marseille, France. pp.70156Z, </w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGLE: an MOAO fed multi-IFU in the NIR on the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70141K-70141K-11, </w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.787682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Likelihood-based method for angular differential imaging I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2011: Annual meeting of the French Society of Astronomy and Astrophysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France, France. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Monte-Carlo simulation of adaptive optics systems of the EAGLE multi-IFU instrument for E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair G. Basden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Butterley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood-based method for angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.2B 1-11, </w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.790329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSD-based simulation algorithm for Wide FoV AO design: application to ELT studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.73, </w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.787853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and Treatment of the PSF in AO Instruments: Application to NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 ESO Instrument Calibration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Garching, Allemagne, Germany. pp.259-269, </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76963-7_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: a planet finder instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.18 1-12, </w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.790120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Fourier simulations of tip-tilt LGS indetermination for the EAGLE instrument of the European ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70154A-70154A-12, </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.787779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying an MOAO-fed integral field spectrograph for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.788713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary overview of the multiconjugate adaptive optics module for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Foppiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exoplanet detection algorithm for field-rotated coronagraphic images, and preliminary results for SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICS Performance Evaluation through Analytical and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yaitskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visa Korkiakoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Bernard Lyot: The Direct Detection of Planets and Circumstellar Disks in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, University of California, Berkeley, CA, United States. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psf reconstruction for naco: Current status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics: Analysis and Methods, OSA Topical Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE exoplanet imager: status report at PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Photo-Optical Instrumentation Engineers (SPIE) Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.734785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme multi-canaux pour la détection d'exo-planètes en imagerie différentielle angulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woelffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque sur le Traitement du Signal et des Images. GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICS: A Planet Hunter for the European ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yaitskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert N. Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Bernard Lyot: The Direct Detection of Planets and Circumstellar Disks in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, University of California, Berkeley, CA, United States. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Object Adaptive Optics design for EAGLE : an Integral Field Spectrograph for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2011: Annual meeting of the French Society of Astronomy and Astrophysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France, France. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;Planet Finder&amp;quot; instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Anniversary of 51 Peg-b: Status of and prospects for hot Jupiter studies. Colloquium held at Observatoire de Haute Provence, France, August 22-25, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.353-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPICS project for the European Extremely Large Telescope: outcome of the Planet Finder concept study for OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert N. Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.19, </w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide field spectrograph concepts for the European Extremely Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.76, </w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF Reconstruction for NAOS-CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-like planet detection with Extremely Large Telescopes: fundamental limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Colloq. 200: Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.587-592, </w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From NAOS to the SPHERE AO System for Exoplanet Detection at the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions for Infrared Astronomy, Instrumentation, Mesure, Metrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared Mapping Of Ceres Surface From Keck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Fulchignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Merline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pasadena, CA, United States. pp.621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first galaxies: instrument requirements and concept study for OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific Requirements for Extremely Large Telescopes (ELTs), IAU Symposium 232</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Cape Town, South Africa, South Africa. pp.176-180, </w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of center of gravity algorithms in a Shack-Hartmann sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tokovinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, USA, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A planet Finder instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;Planet Finder&amp;quot; instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Anniversary of 51 Peg-b: Status of and prospects for hot Jupiter studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Observatoire de Haute Provence, France, France. pp.353-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations on Earth-like planet detection with perfect and real coronagraphs on ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Systems Engineering, and Project Management for Astronomy II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order adaptive optics requirements and feasibility for high contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.513-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics concept for multi-object 3D spectroscopy on ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific Requirements for Extremely Large Telescopes (ELTs), IAU Symposium 232</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Cape Town, South Africa, South Africa. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme AO for extrasolar planet detection with ELTs: application to OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific Requirements for Extremely Large Telescopes (ELTs), IAU Symposium 232</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Cape Town, South Africa, South Africa. pp.376-380, </w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPICS project: Exoplanets detection with OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert N. Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Colloq. 200: Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.507-512, </w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306009860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-like planet detection with Extremely Large Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy with High Contrast Imaging III: Instrumental Techniques, Modeling and Data Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice &amp; Fréjus, France. pp.213-221, </w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas:2006134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the extreme AO system for SPHERE, the planet finder instrument of the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.670794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF reconstruction for NAOS-CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.122, </w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.673901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order Adaptive Optics Requirements and feasibility for high contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.513-518, </w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306009872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ground-based differential imager performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudoz C. Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.519, </w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306009884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time and post-facto correction for differential aberrations in direct planet imaging by adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limitations on Earth-like planet detection with ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific Requirements for Extremely Large Telescopes (ELTs), IAU Symposium 232</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Cape Town, South Africa, South Africa. pp.334-338, </w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELTs adaptive optics for multi-objects 3D spectroscopy: key parameters and design rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.58, </w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planet Finder instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Colloq. 200: Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.317-322, </w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306009537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing of differential images for direct extrasolar planet detection from the ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.72, </w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time and post-facto correction for differential aberrations in direct planet imaging by adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design of an extreme AO dedicated to extra-solar planet detection by the VLT-Planet Finder instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.178-189, </w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.616518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the pre-compensation of non-common path aberrations for AO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable mirrors for the FALCON concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jagourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Adaptive Optics Systems and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, California, United States. pp.221-231, </w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.613172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground layer correction for very large telescopes: performance of multi-object wave-front sensing concepts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT Planet Finder II: adaptive optics system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations to the detection of Earth-like planets with Extremely Large Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end model for XAO simulations: Application to Planet-Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of sky coverage for Multi-conjugate adaptative optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Wavefront sensing components for Ground Layer Adaptive Optics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS performances: impact of the telescope vibrations and possible origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALCON: a new-generation spectrograph with adaptive optics for the ESO VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sayède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics in Atmospheric Propagation and Adaptive Systems VI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.514034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NACO performance: status after 2 years of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Photo-Optical Instrumentation Engineers (SPIE) Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.107-117, </w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.551148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Contrast Imaging from the Ground: VLT/Planet Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrasolar Planets: Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Titan Atmospheric and Surface Features as Seen with CFHT/PUEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Monterey, CA, United States. pp.932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONICA design, performance and final laboratory tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Lenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrument Design and Performance for Optical/Infrared Ground-based Telescopes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.425-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Deformable Mirrors (MOEMS technology) for Adaptive Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zamkotsian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France. pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of CONICA static aberrations by phase diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrument Design and Performance for Optical/Infrared Ground-based Telescopes. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io volcanic activity captured in full motion with the Keck AO system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.1812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New adaptive optics images of Titan with CFHT/PUEO: disk-resolved description of atmospheric and surface features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.3985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS, the first AO system of the VLT: on-sky performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert N. Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optical System Technologies II. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.140-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS: from an AO system to an astronomical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optical System Technologies II. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First diffraction limited images at VLT with NAOS and CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrument Design and Performance for Optical/Infrared Ground-based Telescopes. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.860-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALCON: a new concept to extend adaptive optics corrections to cosmological fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sayède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France. pp.347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS, the first AO System of the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2002: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France, France. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FALCON Concept: Multi-Object Spectroscopy Combined with MCAO in Near-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sayède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drivers for ESO Future VLT/VLTI Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Garching, Germany, Germany. pp.139, </w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10857019_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Adaptive Optics images of Titan with CFHT/PUEO: Atmospheric and Surface features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Birmingham, AL, United States. pp.881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Io volcanic activity using the Keck AO system: 2-5mum sunlit and eclipse observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, San Francisco, California, United States. pp.0460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PROVIDENCE ground station, A 2.5m telescope Dedicated to space surveillance awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Viña del Mar, Chile. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKARUS: The future of PAPYRUS at the Cima Ekar Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOE4LT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Viña del Mar, Chile. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of microlenses shape on the performance of the HARMONI Laser Guide Star Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light for PAPYRUS, the pyramid based adaptive optics system at LAM/OHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pedreros Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical telescopes &amp; instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-scale inference and wavefront reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Kumar Maji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. SPIE, 2014, Adaptive Optics Systems IV (Conference 9148)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. SPIE, pp.40, 2024, </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards virtual access of adaptive optics telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Instrumentation, Adaptive Optics Systems VIII, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12185, pp.121850H, 2022, </w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISTRETTO: high-resolution spectroscopy at the diffraction limit of the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Genolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics with programmable Fourier-based wavefront sensors: a spatial light modulator approach to the LOOPS testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the orbit of the possible companion to Beta Pictoris: New deep imaging observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End to End Simulation of AO-assisted coronagraphic differential imaging: estimation of performance for SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF reconstruction for NAOS-CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Field Astronomy at Dome C: two IR surveys complementary to SNAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: SPHERE/ZIMPOL (89) Julia images (Vernazza+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brozv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanusv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03908195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: (16) Psyche images (Viikinkoski+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tazhenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03924600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HR 8799e and HR 8799d spectra (Zurlo+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03888800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Science Case for Multi-Object Spectroscopy on the European ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Almaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03898944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS+CONICA at YEPUN: first VLT adaptive optics system sees first light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03868192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First images of Titan at 1.3 micron with the adaptive optics PUEO system at the CFHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 626-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03864067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1561"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Fusco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (181)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow focus sensor for the Keck I laser guide star adaptive optics system using focal plane wavefront sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael M Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wizinowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 707, pp.A263. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515883v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of debris disks observed with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A21. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to describe Fourier filtering wavefront sensor nonlinearity with interaction matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (02), pp.029001. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.jatis.11.2.029001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating differential pistons for the Extremely Large Telescope using focal plane imaging and a residual network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A246. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving towards robust phase diversity on-sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arseniy Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A221. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for sensing the petal mode in the presence of AO residual turbulence with the pyramid wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected performance of the Pyramid wavefront sensor with a laser guide star for 40 m class telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oyarzún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guesalaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A1. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of adaptive optics-corrected optical links statistics from integrated turbulence parameters through a Gaussian process metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.38-56. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sat.1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of the Shack-Hartmann and pyramid wavefront sensors with a laser guide star for 40 m telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oyarzún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A205. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling noise propagation in Fourier-filtering wavefront sensing, fundamental limits, and quantitative comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A153. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equilibrium shape of (65) Cybele: primordial or relic of a large impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A52. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prior for adaptive optics point spread function estimation from science images: Application for deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A72. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optique adaptative et telescopes geants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (S4), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-albedo, low polarization disk around HD 114082 that harbors a Jupiter-sized transiting planet. Constraints from VLT/SPHERE completed with TESS, Gaia, and radial velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ulmer-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-sided pyramid wavefront sensor, part II: preliminary demonstration on the new comprehensive adaptive optics and coronagraph test instrument testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanan Codona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Males</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weslin Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (04), pp.049001. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.8.4.049001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-type (22) Kalliope: A tiny Mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Broz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, pp.A71. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693926v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a complementary metal-oxide-semiconductor sensor for laser guide star wavefront sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pedreros Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.021511. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.8.2.021511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Wavefront Sensors features for Laser-assisted Tomographic Adaptive Optics Systems on the Extremely Large Telescope ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes, Instruments, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.021514. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.8.2.021514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optique adaptative : correction des effets de la turbulence atmosphérique sur les images astronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (S1), pp.1-52. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-wind-effect impact on Shack-Hartmann-based adaptive optics. Partial control solution in the context of SPHERE and GRAVITY+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESO's Extremely Large Telescope Working Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van der Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04072834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth direct imaging and spectroscopic characterization of the young Solar System analog HD 95086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. -X. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-resolution wavefront reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A48. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky coverage assessment for the European ELT: a joint evaluation for MAORY/MICADO and HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Busoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (02), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.8.2.021509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A72. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVIS on the VLT: A Powerful, Synergistic ELT Complement in the Visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Aliverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: the ELT’s First-Light Near-infrared and Visible Integral Field Spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tecza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-sided pyramid wavefront sensor, part 1: simulations and analysis for astronomical adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared R. Males</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (04), pp.049001. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.7.4.049001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bhowmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal-plane-assisted pyramid wavefront sensor: Enabling frame-by-frame optical gain tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A70. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation on a Zernike wavefront sensor theme: optimal use of photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.L8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for differentiation of the most primitive small bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, A129 (15pp.). </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03184663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lecoroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A70. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(216) Kleopatra, a low density critically rotating M-type asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, A57 (25 p.). </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03342489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE imaging survey of the largest main-belt asteroids: Final results and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A56. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINT, system parameters recurrent invasive tracking: a fast and least-cost online calibration strategy for adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 504 (3), pp.4274-4290. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible single-armed spiral in the protoplanetary disk around HD 34282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A25. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced multipole model for (216) Kleopatra triple system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A56. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03372817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbers: SPHERE detection limits to planetary-mass companions in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Asensio-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A101. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The violent collisional history of aqueously evolved (2) Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo-Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), pp.569-576. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-1007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefPlanets: Search for reflected light from extrasolar planets with SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hunziker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A69. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind deconvolution in astronomy with adaptive optics: the parametric marginal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain J-L Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 496 (4), pp.4209-4220. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramid wavefront sensor Optical Gains compensation using a convolutional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644, pp.A6. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance limits of adaptive-optics/high-contrast imagers with pyramid wavefront sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495 (4), pp.4380-4391. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE Unveils the True Face of the Largest Main Belt Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(704) Interamnia: a transitional object between a dwarf planet and a typical irregular-shaped minor body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, A65 (17 p.). </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02441792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid (16) Psyche’s primordial shape: A possible Jacobi ellipsoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.L15. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the ground-layer adaptive-optics point spread function for MUSE wide field mode observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A208. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume uncertainty of (7) Iris shape models from disc-resolved images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dudziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Podlewska-Gaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benseguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.4545-4560. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of atmospheric and instrumental defects using a parsimonious point spread function model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.A58. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing point-spread function reconstruction to the next level: application to SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (1), pp.775-788. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVIS: science case, imager, and spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.285. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03400175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of coronagraphic focal-plane wavefront sensing for future segmented space telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A70. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations imposed by optical turbulence profile structure and evolution on tomographic reconstruction for the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Farley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (2), pp.2773-2784. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary asteroid (31) Euphrosyne: ice-rich and nearly spherical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, A80 (9p.). </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02941038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Damasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. del Sordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous internal structure of CM-like asteroid (41) Daphne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A132. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-conjunction detection of β Pictoris b with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.L8. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying optical turbulence profiles for realistic tomographic error in adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Farley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (1), pp.213-221. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the gap between Earth-based and interplanetary mission observations: Vesta seen by VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jl. Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A6. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of (7) Iris as evidence of an ancient large impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A121. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based model of the adaptive-optics-corrected point spread function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fetick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A99. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basin-free spherical shape as an outcome of a giant impact on asteroid Hygiea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ševeček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.136-141. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0915-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics with programmable Fourier-based wavefront sensors: a spatial light modulator approach to the LAM/ONERA on-sky pyramid sensor testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (03), pp.1. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.5.3.039001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIME: Psf Reconstruction and Identification for Multiple sources characterization Enhancement. Application to Keck NIRC2 imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ragland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolissaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 487 (4), pp.5450-5462. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel formalism applied to Fourier-based wave-front sensing in presence of residual phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Brûlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (7), pp.1241-1251. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.36.001241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misalignment estimation for active telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Escolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.553-559. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-019-00272-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust production in the debris disk around HR 4796 A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 630, pp.A142. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entering into the Wide Field Adaptive Optics Era in the Northern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Sivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Blakeslee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: the exoplanet imager for the Very Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631 (155), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (2), pp.1774-1783. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal correction of distortion for high-angular-resolution images: Application to GeMS data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (2), pp.2590-2607. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis point spread function characterization in laser guide star adaptive optics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etsuko Mieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (4), pp.4642 - 4656. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the asymmetry of the wind driven halo observed in high contrast images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E H Por</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Roelfsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A44. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact crater at the origin of the Julia family detected with VLT/SPHERE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A154. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal-plane Cn2(h) profiling based on single-conjugate adaptive optics compensated images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (2), pp.2349 - 2360. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Stacker: Keplerian image recombination for the direct detection of exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A144. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the detection and classification of high-redshift supernovae with HARMONI on the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bounissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zieleniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C.W. Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tecza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (3), pp.3189 - 3198. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new calibration strategy for adaptive telescopes with pyramid WFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 000, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(16) Psyche: A mesosiderite-like asteroid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tazhenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.L3. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory verification of 'Fast & Furious' phase diversity: Towards controlling the low wind effect in the SPHERE instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Wilby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph U. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615 (A34), pp.13. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent and adaptive optics corrected point-spread functions as convolutive orders of the phase power spectral density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (4), pp.5210 - 5215. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast iterative tomographic wavefront estimation with recursive Toeplitz reconstructor structure for large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshito H. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (8), pp.1330-1345. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.35.001330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair-based Analytical model for Segmented Telescopes Imaging from Space for sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.4.3.035002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative wave-front reconstruction in the Fourier domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (10), p. 11452-11465. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and atmospheric characterization of 51 Eridani b using VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Molliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing giant planet formation in the transitional disk of SAO 206462 using deep VLT/SPHERE imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A134. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling astronomical adaptive optics performance with temporally filtered Wiener reconstruction of slope data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (10), pp.1877-1887. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.34.001877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D shape of asteroid (6) Hebe from VLT/SPHERE imaging: Implications for the origin of ordinary H chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 604, page 1-12. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online estimation of the wavefront outer scale profile from adaptive optics telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guesalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butterley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (2), pp.1984 - 1994. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L9. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared scattered light properties of the HR 4796 A dust ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199 (108), p. 1-24. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HIP 79977 debris disk in polarized light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A90. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General formalism for Fourier-based wave front sensing: application to the pyramid wave front sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orion Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (019001), 9 p. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.3.1.019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE/ZIMPOL observations of the symbiotic system R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roelfsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep GeMS/GSAOI near-infrared observations of N159W in the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 592, pp.A77. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apodization in high-contrast long-slit spectroscopy. II. Concept validation and first on-sky results with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586 (A144), p. 1-13. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point spread function reconstruction validated using on-sky CANARY data in multiobject adaptive optics mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (048001), </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.2.4.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE IV. Physical and chemical properties of the planets around HR8799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General formalism for Fourier-based wave front sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orion Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), p. 1440-1452. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.3.001440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE. III. New spectrophotometry and astrometry of the HR 8799 exoplanetary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587 (A57), p. 1-13. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE II. The physical properties and the architecture of the young systems PZ Telescopii and HD 1160 revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXO: the extreme adaptive optics system of SPHERE (I) system overview and global laboratory performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.2.2.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE I. Detection and characterization of the substellar companion GJ 758 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a low-mass companion inside the debris ring surrounding the F5V star HD 206893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 597 (L2), p. 1-6. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-static aberrations in exoplanet direct-imaging instruments with a Zernike phase-mask sensor II. Concept validation with ZELDA on VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 592 (A79), p. 1-14. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with wavefront sensor and deformable mirror interfaces for wide-field adaptive optics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G Basden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N A Bharmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459 (2), pp.1350-1359. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HSIM: a simulation pipeline for the HARMONI integral field spectrograph on the European ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zieleniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kendrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. W. Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (4), pp.3754--3765. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multifractal-based Wavefront Phase Estimation Technique for Ground-based Astronomical Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Kumar Maji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein M. Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.11. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2487546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high-precision wavefront sensing with new generation of CMT avalanche photodiode infrared detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (34), pp.10163--10176. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.010163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the comparison between the Shack-Hartmann and the pyramid wavefront sensors via the Fisher information matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (22), pp.28619-28633. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.028619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized calibration strategy for high order adaptive optics systems in closed-loop: the slope-oriented Hadamard actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (21), pp.27134-27144. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.027134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE- and ALMA-based shape reconstruction of asteroid (3) Juno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaasalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep near-infrared adaptive-optics observations of a young embedded cluster at the edge of the RCW41 H II region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE II. Data analysis and results for IFS in laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salasnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-moving features in the debris disk around AU Microscopii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 526 (7572), pp.230+. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation around a pyramid theme: optical recombination and optimal use of photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (15), pp.3528--3531. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.003528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ensemble transform Kalman filter, a fast non-stationary control law for adaptive optics on ELTs: theoretical aspects and first simulation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Rodionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (17), pp.20894-20913. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.020894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing more modes with fewer sub-apertures: the LIFTed Shack-Hartmann wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (10), pp.2835--2837. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.002835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, pp.A85. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of high-order quasi-static aberrations on SPHERE with the coronagraphic phase diversity (COFFEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 572, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of LIFT for estimation of low-order modes in low-flux wavefront sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (14), pp.16337--16352. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-static aberrations in exoplanet direct-imaging instruments with a Zernike phase-mask sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-static aberrations in exoplanet direct-imaging instruments with a Zernike phase-mask sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, pp.A94. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous exoplanet detection and instrument aberration retrieval in multispectral coronagraphic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ygouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gearing up the SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 149, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03856463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCam with CCD220, the Fastest and Most Sensitive Camera to Date for AO Wavefront Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Downing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (901), pp.263--274. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/658879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical expression of long-exposure adaptive-optics-corrected coronagraphic image. First application to exoplanet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (11), pp.A157 - A170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of (2) Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Kaasalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Merline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 205 (2), pp. 460-472. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic wavefront error using multi-LGS constellation sensed with Shack-Hartmann wavefront sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.201. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.00A201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the physics and mass assembly of distant galaxies out to z ~ 6 with the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.903-922. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15981.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip–tilt disturbance model identification for Kalman-based control scheme: application to XAO and ELT systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kulcsár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (11), pp.A122-A132. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.00A122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide field adaptive optics laboratory demonstration with closed-loop tomographic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kulcsár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-François Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.469-483. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal method for exoplanet detection by angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.1326. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.26.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probable giant planet imaged in the beta Pictoris disk. VLT/NaCo deep L'-band imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 493, pp.L21. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200811325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the orbit of the possible companion to beta Pictoris. New deep imaging observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506, pp.927. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Mapping and Physical Properties of the Dwarf-Planet Ceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Fulchignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Merline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 478 (1), pp. 235-244. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling MOAO with integral field spectroscopy: specifications for the VLT and the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.1089-1104. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13808.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First laboratory validation of vibration filtering with LQG control law for Adaptive Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kulcsár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Francois Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.000087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coronagraphs for high-contrast imaging in the context of extremely large telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yaitskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 492, pp.289-300. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and precompensation of noncommon path aberrations for extreme adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.2334-2346. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.24.002334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupil stabilization for SPHERE's extreme AO and high performance coronagraph system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.15293. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.015293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: A 'Planet Finder' Instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03856276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky coverage estimation for multiconjugate adaptive optics systems: strategies and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 370, pp.174. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order adaptive optics requirements for direct detection of extrasolar planets: Application to the SPHERE instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.7515. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.007515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New algorithms for adaptive optics point-spread function reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 457 (1), pp.359-363. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five new very low mass binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 460, pp.L19. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared adaptive optics dissection of the core of &amp;lt;ASTROBJ&amp;gt;NGC 1068&amp;lt;/ASTROBJ&amp;gt; with NAOS-CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 446, pp.813-825. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limitations on Earth-like planet detection with extremely large telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 447, pp.397-403. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of star-oriented and layer-oriented wavefront sensing concepts for ground layer adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.2233. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.23.002233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALCON: Extending adaptive corrections to cosmological fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jagourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.382-384. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2006.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of centroid computation algorithms in a Shack-Hartmann sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tokovinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 371, pp.323-336. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10661.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing long-period companions to planetary hosts. VLT and CFHT near infrared coronographic imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 456, pp.1165. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop experimental validation of the spatially filtered Shack-Hartmann concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1255-1257. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.001255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LP 349-25: A new tight M8V binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435, pp.L5-L8. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable mirrors for the FALCON concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jagourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5903, pp.272-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALCON: multi-object AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jagourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1110-1117. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control for Multi-Conjugate Adaptive Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kulcsár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-François Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (10), pp.1059 - 1069. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrometric and spectroscopic confirmation of a brown dwarf companion to GSC 08047-00232. VLT/NACO deep imaging and spectroscopic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 430, pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Very Small dust Grains in NGC 1068 seen in jet induced structures thanks to VLT/NACO adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417 (1), pp.L1-L4. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrared L'-band view of the Galactic Center with NAOS-CONICA at VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417, pp.L15-L19. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the very red object Orion n. A possible low mass companion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417, pp.L11-L14. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/NACO infrared adaptive optics images of small scale structures in OMC1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417 (1), pp.L5-L9. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control law for classical and multiconjugate adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kulcsár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-François Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (7), pp.1261-1276. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.21.001261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/NACO adaptive optics imaging of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417, pp.L21-L24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Shack-Hartmann wave-front sensor measurement for extreme adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.2743-2745. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.002743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of NAOS and CONICA static aberrations. Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.385-394. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/NACO adaptive optics imaging of the TY CrA system. A fourth stellar component candidate detected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 406, pp.L51-L54. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations astrométriques au sol de Puck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.121-128. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0705(02)01286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Keck Adaptive Optics Imaging of Violent Volcanic Activity on Io</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Gerard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 160, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.2002.6955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics imaging of the MBM 12 association. Seven binaries and an edge-on disk in a quadruple system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 394, pp.949-956. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04836425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics observations of asteroid (216) Kleopatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 394, pp.339-343. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (266)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Space Surveillance Capabilities: System Analysis and Competitive Procurement for PROVIDENCE's 2.5m Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbon-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMOS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Hawaï, United States. pp.1695-1704, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64861/MDKI9573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bi-O-Edge Wavefront Sensor : In-Lab Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Verinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of VAR2 LQG-based predictive control for LEO-to-ground optical telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyliann Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Maulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRIOA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Telescope Diameters for Space Surveillance: the PROVIDENCE case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Tricoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Systems and Applications 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Seattle, United States. pp.IW4D.5, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ISA.2025.IW4D.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of Anisoplanatism Measurement Error on Extended Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Esclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lai-Tim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Imaging Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Seattle, United States. pp.PW3E.3, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PCAOP.2025.PW3E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cn2 profile characterization from wavefront sensing in moderate turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lai-Tim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Quatresooz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Esclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.136190J, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3065744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVIDENCE: toward a 2.5m adaptive telescope for Optical Space Domain Awareness (but not only ...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRIOA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT MCAO mode Science performance and mode validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOE4LT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISTRETTO: a VLT XAO design to reach Proxima Cen b in the visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muskan Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Bernardino Dinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Restori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130976U, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a pyramid wavefront sensor off-zero: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Taïssir Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130971M, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPYRUS: from an adaptive optics system to an instrumental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1309716, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New calibration process to measure atmospheric turbulence with Fourier filtering wavefront sensors: application to the nonmodulated pyramid and the Zernike wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the non-linear behaviour of Fourier filtering wavefront sensor using matrix formalism: the specific matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130970W, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of petal mode and its measurement in an adaptive optic closed loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130972E, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3020124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance AO systems: impact of the chromatic pupil shift in the case of RISTRETTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130976A, </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of predictive control laws in adaptive optics for free-space optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric-Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130977W, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in estimating differential pistons for the Extremely Large Telescope using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130974Y, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVIDENCE: toward a 2.5m adaptive telescope for optical space domain awareness (but not only…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130970N, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: towards final designs and AIT strategies for SCAOS sub-system in NGSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalpha Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1309755, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3020961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2m class telescope for Space Domain Awareness: the Onera’s research project ‘PROVIDENCE’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISTRETTO: reflected-light exoplanet spectroscopy at the diffraction limit of the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muskan Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Bugatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130961I, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3020142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANDES, the high-resolution spectrograph for the ELT: design of the adaptive optics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cheffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Azzaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130974W, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANDES, the high resolution spectrograph for the ELT: science goals, project overview, and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vardan Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1309613, </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3017966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a pyramid wavefront sensor off-zero: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavefront Sensing in the VLT/ELT era VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optique adaptative tomographique pour la focalisation de faisceau laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Esclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lai-Tim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the LGS geometry on the Shack-Hartmann wavefront sensor and the Pyramid wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oyarzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130974Q, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation channel assessment for GEO feeder links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lai-Tim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Poiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Space Optical Systems and Applications (ICSOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.93-102, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS59710.2023.10491236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiopée, towards technological development for XAO on ELT : the e-APD infrared detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.131030C, </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPYRUS: one year of on-sky operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fetick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPYRUS: Overview of the AO On-sky performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. pp.457940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase A study of the GNAO bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and challenges for the HARMONI Laser Guide Star Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ceria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-resolution wavefront reconstruction in adaptive-optics with pyramid sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.36, </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2632753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of AO corrected PSF for SPHERE / AOF NFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arseniy Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPYRUS: Design and integration of the Shack-Hartmann branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Schimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and non linear phase reconstruction applied for Fourier Filtering Wave-Front Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Harmoni Laser Guide Star wavefront sensor prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for sensing petal mode in presence of AO residual turbulence with a pyramid wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the full control of NCPA with the pyramid wavefront sensor: mastering the optical gains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Striffling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of turbulence impact on optical link from geostationary satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.1277758, </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2690991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOB-1: Phase A study for the Gemini North AO instrument, inovative concepts and expected perfomance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rakich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPYRUS: Second stage adaptive optics with a vector Zernike wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fetick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTAO Mode of HARMONI: Status and update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phase-Shifted Zernike wave-front sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121850X, </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the pyramid wavefront sensor for pupil fragmentation of the ELT class telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.198, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of adaptive optics corrected optical links statistics from integrated turbulence parameters by machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics Congress 2022 (3D, AOA, COSI, ISA, pcAOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. paper JTu5D.4, </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOA.2022.JTu5D.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robust deconvolution of hyperspectral data cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.140, </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISTRETTO: coronagraph and AO designs enabling High Dispersion Coronagraphy at 2 λ/D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: adaptive optics calibration unit from design to prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ceria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.203, </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANDES, the high resolution spectrograph for the ELT: science case, baseline design and path to construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Ground-based and Airborne Instrumentation for Astronomy IX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.1218424, </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: Towards a final design for the natural guide star sensors system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalpha Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Modeling, Systems Engineering, and Project Management for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.50, </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory demonstration of focal plane wavefront sensing using phase diversity: a way to tackle the problem of NCPA in SHARK-NIR. Part II: new characterization tests and alternative wavefront sensing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bergomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Carolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marafatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a three-sided pyramid wavefront sensor on the CACTI testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren H. Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanan Codona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph D. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared R. Males</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weslin Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical telescopes &amp; instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: wavefront control in SCAO mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: Full scale prototype of the laser guide star wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pedreros Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable lens for testing the performance of focal plane wavefront sensing using phase diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Umbriaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Farinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marafatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Carolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical telescopes &amp; instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: Getting to the Diffraction limit!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: designing a laser guide star wavefront sensors for the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ceria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISTRETTO : high-resolution spectroscopy at the diffraction limit of the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Genolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the LIFT focal-plane wavefront sensor for GALACSI NFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arseniy Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.109, </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier filter LGS wavefront sensing for ELT size telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oyarzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Guesalaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.184, </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT : system analysis and performance estimation of the high-contrast module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.211, </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI- the Extremely Large Telescope first light integral field spectrograph: a novel functional model based system engineering methodology for the design of an integrated instrument control system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haresh Chulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Modeling, Systems Engineering, and Project Management for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.6, </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of AO corrected PSF for AOF NFM/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arseniy Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.127, </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Fourier-filtering WFS to reach sensitivity close to the fundamental limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: prototyping for Single-Conjugate AO Sensor subsystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.187, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic, optical gain compensation and phase unwrapping for the Zernike Wave-Front Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave front Sensing in the VLT/Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand and correct for the low wind effect on the SPHERE and GRAVITY+ adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.201, </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF nowcast using PASSATA simulations: towards a PSF forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Turchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masciadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.223, </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVIS: preliminary design of the adaptive optics module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Viotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Aliverti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.72, </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEPLOOP: DEEP Learning for an Optimized adaptive Optics Psf estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.117, </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: impact of low wind effect on SCAO mode performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+, Imaging young planets down to the snow line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual, France. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence characterization and mitigation with Adaptive Optics systems for laser applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérése Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Imaging and Applied Optics Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.PF1C.2, </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PCAOP.2021.PF1C.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of PAPYRUS : the pyramid based adaptive optics system at LAM/OHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States. pp.118760H, </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational forecast of the PSF figures of merit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Turchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masciadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.341, </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingot wavefront sensor: from the Fourier End2End numerical simulation to the LOOPS test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyan Kumar Radhakrishnan Santakumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Portaluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.250, </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIPTOP: a new tool to efficiently predict your favorite AO PSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.163, </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of PSF reconstruction methods and application to post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ragland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114480A, </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORP on-sky community access program for adaptive optics instrumentation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VII, proceedings SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.114485H, </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVIS: science case, imager, and spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.285, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03371547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First error budget of a deployable CubeSat telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.1144330, </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: the high-multiplex and multi-IFU spectrograph for the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1144725, </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise photometry and astrometry in the core of the globular cluster NGC 6121 using PSF-R techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Marasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114480G, </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVIS conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Viotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, Japan. pp.332, </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injecting pupil binary intensity map into the laboratory adaptive optics bench using phase-only LCoS-SLM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114486G, </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2563111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEO satellite imaging with adaptive optics and marginalized blind deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AMOS Advanced Maui Optical and Space Surveillance Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PSF determination techniques for adaptive-optics assisted ELT instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Ramlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the HARMONI Pyramid WFS module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Belt evolution in the context of adaptive-optics observations of large asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Broz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Sevecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel formalism applied to Fourier-based wave front sensing in presence of residual phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Brûlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid point spread function reconstruction with PRIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ragland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolissaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the atmosphere vertical distribution from short-exposures images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Ali Bharmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie astronomique: Modélisation de la fonction d'étalement du point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jl F Étick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRESTSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INGOT Wavefront Sensor: from the optical design to a preliminary laboratory test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bergomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyan Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Portaluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth analysis of Fourier-based wavefront sensors with the adaptive optics testbed LOOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemini North Adaptive Optics (GNAO): an MCAO system for Gemini North towards Conceptual Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Sivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scharwächter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNAO: an MCAO facility for Gemini North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Sivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Scahrwächter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Astronomical Instrumentation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Melbourne, Australia. pp.22, </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2539706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGS tomography and spot truncation: tips and tricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miska Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based wavefront reconstruction for the pyramid sensor tested on the LOOPS bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Shatokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Obereder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A story of errors and bias: the optimisation of the LGS WFS for HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ıQuad sensor: a new Fourier-based wave front sensor derived from the 4 quadrants coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the European Extremely Large Telescope and its instrument suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier wavefront reconstruction with a pyramid wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.171, </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2314028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(16) Psyche: A Mesosiderite-like Asteroid With No Moons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Knoxville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dueling lasers! A comparative analysis of two different sodium laser technologies on sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Llored</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.134, </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and mitigation of pupil discontinuities on adaptive optics performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.75, </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the experimental validation of the non-linear dark hole on the THD bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herscovici-Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.82, </w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2314100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-mechanical designs for the HARMONI adaptive optics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Piqueras Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Calcines-Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and lessons learned of SPHERE adaptive optics performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.63, </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of AO modeling for pseudo-synthetic interaction matrix at the LBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.174, </w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2311675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly, integration, test, and verification scenarios for the ELT MOSAIC instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.332, </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration source for ELT AO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Busoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bonaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.47, </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2314963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the phase diversity approach for sensing NCPA in SHARK-NIR, the second-generation high-contrast imager for the Large Binocular Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Farinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-mechanical design of a High Contrast Module (HCM) for HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sradler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.316, </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low wind effect on VLT/SPHERE: impact, mitigation strategy, and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.83, </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2311499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point spread function reconstruction coupling AO telemetry and focal plane images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Ragland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI - SPIE Astronomical Telescopes + Instrumentation, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.89, </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System analysis and expected performance of a high-contrast module for HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.352, </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive optics modes for HARMONI: from Classical to Laser Assisted Tomographic AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. pp.990909, </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELT-MOS (MOSAIC): towards the construction phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jagourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2311430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for high-contrast imaging with segmented space telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the adaptive optics testbed LOOPS for Fourier-based wavefront sensors demonstration and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase A AO system design and performance for MOSAIC at the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair Basden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Calcines-Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Dubbeldam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of wavefront control algorithms and first results on the high-contrast imager for complex aperture telescopes (hicat) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A J Eldorado Riggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2296154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized calibration of the adaptive optics system on the LAM Pyramid bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26698/AO4ELT5.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for high-contrast missions with segmented telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2274347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop-less Lyot coronagraph for exoplanet characterization: first on-sky validation in VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.991226, </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary design of the HARMONI science software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pécontal-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edimbourg, United Kingdom. pp.99111Z, </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2232440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of distortion for optimal image stacking in wide field adaptive optics: application to GeMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bounissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Jun 2016, Edimbourg, United Kingdom. pp.99091S, </w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF reconstruction validated using on-sky CANARY data in MOAO mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99091Q 1-13, </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE on-sky performance compared with budget predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. pp.99083D, </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2233953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXO, the SPHERE extreme AO system: on-sky final performance and future improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.99090U, </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2233319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZELDA, a Zernike wavefront sensor for the fine measurement of quasi-static aberrations in coronagraphic systems: concept studies and results with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.99096S, </w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2232463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herschel Telescope site characterization using the MOAO pathfinder CANARY on-sky data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast imager for Complex Aperture Telescopes (HiCAT). 4. Status and wavefront control development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AJ Eldorado Riggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Egron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2233640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics for MOSAIC: design and performance of the wide(st)-field AO system for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair G. Basden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle lifetime in XAO coronagraphic images: temporal evolution of SPHERE coronagraphic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.99094Z, </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a turbulent module for the MITHIC high-contrast imaging testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Postnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.99093F, </w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling down the low wind effect on SPHERE instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masen Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. pp.990916, </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2232459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation around the Pyramid theme: optical recombination and optimal use of photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E3, </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF reconstruction for AO photometry and astrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ascenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E1, </w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental implementation of a Pyramid WFS: Towards the first SCAO systems for E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E6, </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the outer scale in altitude - L0(h) - using the GeMS profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guesalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E4, </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Star-forming regions with the GeMS MCAO instrument: lessons learned for optimal post-processing of WFAO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bounissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E2, </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization and lab demonstration of ZELDA: a Zernike sensor for near-coronagraph quasi-static measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.91485H, </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere extreme AO control scheme: final performance assessment and on sky validation of the first auto-tuned LQG based operational system (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Adaptive Optics Systems IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.91480O, </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final performance and lesson-learned of SAXO, the VLT-SPHERE extreme AO: from early design to on-sky results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.91481U, </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative theoretical and experimental study of a Shack-Hartmann and a Phase Diversity SENSOR, for high-precision wavefront sensing dedicated to Space Active Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montmerle Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics (ICSO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science case and requirements for the MOSAIC concept for a multi-object spectrograph for the European Extremely Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of SAXO, the VLT-SPHERE extreme AO : final performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third AO4ELT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Firenze, Italy. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for a new era turbulence studies program applied to the ground-based astronomy supported by AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masciadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair G. Basden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OA for ELT 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florence, Italy. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere: complete laboratory performance and prediction for on-sky first light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Roelfsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.88640B, </w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2025562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Ensemble Transform Kalman Filter: a non stationary control law for complex adaptive optics systems on ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third AO4ELT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.34, </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12839/AO4ELT3.13253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multiscale Reconstruction of Perturbated Phase from Hartmann-Shack Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Kumar Maji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NASA/ESA Conference on Adaptive Hardware and Systems (AHS-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EAGLE instrument for the E-ELT: developments since delivery of Phase A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubbeldam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, The Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE XAO system SAXO: integration, test, and laboratory performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab results of the circular phase mask concepts for high-contrast imaging of exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Technologies in Space- and Ground-based Telescopes and Instrumentation II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uneven pupil irradiance on Hartmann Shack measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmic Technologies XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, California, United States. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Tomographic AO system for an Integral Field Spectrograph on the E-ELT : the ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan A. Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Victoria, Canada, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach to phase reconstruction for Adaptive Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Kumar Maji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Electronics, Control, Measurement and Signals ECMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical university of Liberec, Jun 2011, Liberec, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOAO design, specificities and performance for EAGLE, the high resolution multi-object spectrograph for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO for ELT 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Victoria, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Method for Exoplanet Detection by Spectral and Angular Differential Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.9005, </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201009005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisoplanatism effects in Shack-Hartmann Wave Front Sensing with Laser Guide Stars on the ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.05015, </w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201005015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal method for exoplanet detection by spectral and angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eggenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, San Diego, United States. pp.77361E, </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Detection of Giant Extrasolar Planets with SPHERE on the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathways Towards Habitable Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain, Spain. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGLE: a MOAO fed multi-IFU NIR workhorse for E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Parr-Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.2D 1-15, </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward of the Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.0001, </w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing centroiding methods for Shack-Hartmann wavefront sensing with laser guide stars on an ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.77361A-77361A-10, </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shack-Hartmann tomographic wavefront reconstruction using LGS: analysis of spot elongation and fratricide effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.05010, </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELP-OA: status report of the setup of the demonstrator of the Polychromatic Laser Guide Star at Observatoire de Haute-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric M. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Clénet; J.-M. Conan; Th. Fusco; G. Rousset, Jun 2009, Paris, France. pp.04002, </w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201004002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront sensing with laser guide stars on the ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.28 1-11, </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.857948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status update of the CANARY on-sky MOAO demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Longmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.77360P-77360P-8, </w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.857668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized calibration strategy for high order adaptive optics systems : the Slope-Oriented Hadamard Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.07009, </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201007009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGLE MOAO system conceptual design and related technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.77360S-77360S-11, </w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hunt for 100% sky coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Photo-Optical Instrumentation Engineers (SPIE) Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.31, </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.857256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS: the E-ELT laser tomographic adaptive optics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.0D 1-12, </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.857468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS: the Laser Tomographic Adaptive Optics module for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.02002, </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGLE multi-object AO concept study for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.02008, </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201002008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGLE: an MOAO fed multi-IFU working in the NIR on the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Parr-Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical and Space Optical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, California, United States. pp.74390J-74390J-12, </w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.829213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: A `Planet Finder' Instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science with the VLT in the ELT Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, ESO, Garching, Germany. pp.337, </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9190-2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANARY: The NGS/LGS MOAO demonstrator for EAGLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Longmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.08003, </w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201008003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of galaxy evolution with EAGLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.01005, </w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201001005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: the VLT planet imager in the post FDR phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques and Instrumentation for Detection of Exoplanets IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, California, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.826521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating SPHERE, the exo-planet imager for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.74400Q, </w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.826535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the phase A review of MAORY, the multi-conjugate adaptive optics module for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Foppiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.02007, </w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201002007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Quasi-Static Aberrations of Adaptive Optics Systems On-Line with Long-Exposure Phase Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st AO4ELT conference - Adaptive Optics for Extremely Large Telescopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.05006, </w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ao4elt/201005006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary overview of the multiconjugate adaptive optics module for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Foppiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: exo-planets science with the new frontier of high contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo U. Claudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany. pp.875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of the PSF reconstruction algorithm for NACO/VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.29, </w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANARY: the on-sky NGS/LGS MOAO demonstrator for EAGLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel A. Dipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70150E-70150E-9, </w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept study of a multi-object AO system for the EAGLE instrument on the European ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70150T-70150T-12, </w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.788381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE XAO system: design and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Photo-Optical Instrumentation Engineers (SPIE) Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.1U 1-12, </w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.790308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Software Package SPHERE: a CAOS-based numerical tool for end-to-end simulations of SPHERE/VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Marseille, France. pp.70156Z, </w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGLE: an MOAO fed multi-IFU in the NIR on the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70141K-70141K-11, </w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.787682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Likelihood-based method for angular differential imaging I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2011: Annual meeting of the French Society of Astronomy and Astrophysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France, France. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Monte-Carlo simulation of adaptive optics systems of the EAGLE multi-IFU instrument for E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair G. Basden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Butterley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.789276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood-based method for angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.2B 1-11, </w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.790329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSD-based simulation algorithm for Wide FoV AO design: application to ELT studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.73, </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.787853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and Treatment of the PSF in AO Instruments: Application to NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 ESO Instrument Calibration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Garching, Allemagne, Germany. pp.259-269, </w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76963-7_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: a planet finder instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.18 1-12, </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.790120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying an MOAO-fed integral field spectrograph for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.788713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Fourier simulations of tip-tilt LGS indetermination for the EAGLE instrument of the European ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70154A-70154A-12, </w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.787779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICS Performance Evaluation through Analytical and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yaitskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visa Korkiakoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Bernard Lyot: The Direct Detection of Planets and Circumstellar Disks in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, University of California, Berkeley, CA, United States. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psf reconstruction for naco: Current status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics: Analysis and Methods, OSA Topical Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE exoplanet imager: status report at PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Photo-Optical Instrumentation Engineers (SPIE) Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.734785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exoplanet detection algorithm for field-rotated coronagraphic images, and preliminary results for SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme multi-canaux pour la détection d'exo-planètes en imagerie différentielle angulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woelffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque sur le Traitement du Signal et des Images. GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICS: A Planet Hunter for the European ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yaitskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert N. Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Bernard Lyot: The Direct Detection of Planets and Circumstellar Disks in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, University of California, Berkeley, CA, United States. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Object Adaptive Optics design for EAGLE : an Integral Field Spectrograph for the E-ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2011: Annual meeting of the French Society of Astronomy and Astrophysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France, France. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time and post-facto correction for differential aberrations in direct planet imaging by adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planet Finder instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Colloq. 200: Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.317-322, </w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306009537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing of differential images for direct extrasolar planet detection from the ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.72, </w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF Reconstruction for NAOS-CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-like planet detection with Extremely Large Telescopes: fundamental limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Colloq. 200: Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.587-592, </w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From NAOS to the SPHERE AO System for Exoplanet Detection at the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions for Infrared Astronomy, Instrumentation, Mesure, Metrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared Mapping Of Ceres Surface From Keck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Fulchignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Merline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pasadena, CA, United States. pp.621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first galaxies: instrument requirements and concept study for OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific Requirements for Extremely Large Telescopes (ELTs), IAU Symposium 232</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Cape Town, South Africa, South Africa. pp.176-180, </w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of center of gravity algorithms in a Shack-Hartmann sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tokovinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, USA, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A planet Finder instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;Planet Finder&amp;quot; instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Anniversary of 51 Peg-b: Status of and prospects for hot Jupiter studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Observatoire de Haute Provence, France, France. pp.353-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;Planet Finder&amp;quot; instrument for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Anniversary of 51 Peg-b: Status of and prospects for hot Jupiter studies. Colloquium held at Observatoire de Haute Provence, France, August 22-25, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.353-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPICS project for the European Extremely Large Telescope: outcome of the Planet Finder concept study for OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert N. Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.19, </w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide field spectrograph concepts for the European Extremely Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.76, </w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations on Earth-like planet detection with perfect and real coronagraphs on ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Systems Engineering, and Project Management for Astronomy II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order adaptive optics requirements and feasibility for high contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.513-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics concept for multi-object 3D spectroscopy on ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific Requirements for Extremely Large Telescopes (ELTs), IAU Symposium 232</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Cape Town, South Africa, South Africa. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme AO for extrasolar planet detection with ELTs: application to OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific Requirements for Extremely Large Telescopes (ELTs), IAU Symposium 232</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Cape Town, South Africa, South Africa. pp.376-380, </w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPICS project: Exoplanets detection with OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vérinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert N. Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Colloq. 200: Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.507-512, </w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306009860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-like planet detection with Extremely Large Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy with High Contrast Imaging III: Instrumental Techniques, Modeling and Data Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice &amp; Fréjus, France. pp.213-221, </w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas:2006134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the extreme AO system for SPHERE, the planet finder instrument of the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.670794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF reconstruction for NAOS-CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.122, </w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.673901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order Adaptive Optics Requirements and feasibility for high contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.513-518, </w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306009872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ground-based differential imager performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudoz C. Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.519, </w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306009884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limitations on Earth-like planet detection with ELTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific Requirements for Extremely Large Telescopes (ELTs), IAU Symposium 232</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Cape Town, South Africa, South Africa. pp.334-338, </w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELTs adaptive optics for multi-objects 3D spectroscopy: key parameters and design rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Adaptive Optics II. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.58, </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.671415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time and post-facto correction for differential aberrations in direct planet imaging by adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Imaging of Exoplanets: Science &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France, France. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306000056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design of an extreme AO dedicated to extra-solar planet detection by the VLT-Planet Finder instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.178-189, </w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.616518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the pre-compensation of non-common path aberrations for AO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable mirrors for the FALCON concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jagourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Adaptive Optics Systems and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, California, United States. pp.221-231, </w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.613172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground layer correction for very large telescopes: performance of multi-object wave-front sensing concepts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT Planet Finder II: adaptive optics system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations to the detection of Earth-like planets with Extremely Large Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of sky coverage for Multi-conjugate adaptative optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Wavefront sensing components for Ground Layer Adaptive Optics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS performances: impact of the telescope vibrations and possible origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end model for XAO simulations: Application to Planet-Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALCON: a new-generation spectrograph with adaptive optics for the ESO VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sayède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics in Atmospheric Propagation and Adaptive Systems VI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.514034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NACO performance: status after 2 years of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Photo-Optical Instrumentation Engineers (SPIE) Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.107-117, </w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.551148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Contrast Imaging from the Ground: VLT/Planet Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrasolar Planets: Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONICA design, performance and final laboratory tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Lenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrument Design and Performance for Optical/Infrared Ground-based Telescopes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.425-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Deformable Mirrors (MOEMS technology) for Adaptive Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zamkotsian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France. pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of CONICA static aberrations by phase diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrument Design and Performance for Optical/Infrared Ground-based Telescopes. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io volcanic activity captured in full motion with the Keck AO system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Prangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.1812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Titan Atmospheric and Surface Features as Seen with CFHT/PUEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Monterey, CA, United States. pp.932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New adaptive optics images of Titan with CFHT/PUEO: disk-resolved description of atmospheric and surface features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.3985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS, the first AO system of the VLT: on-sky performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert N. Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optical System Technologies II. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.140-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS: from an AO system to an astronomical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optical System Technologies II. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First diffraction limited images at VLT with NAOS and CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrument Design and Performance for Optical/Infrared Ground-based Telescopes. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.860-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALCON: a new concept to extend adaptive optics corrections to cosmological fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sayède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France. pp.347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Io volcanic activity using the Keck AO system: 2-5mum sunlit and eclipse observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, San Francisco, California, United States. pp.0460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FALCON Concept: Multi-Object Spectroscopy Combined with MCAO in Near-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sayède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drivers for ESO Future VLT/VLTI Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Garching, Germany, Germany. pp.139, </w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10857019_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS, the first AO System of the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2002: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France, France. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Adaptive Optics images of Titan with CFHT/PUEO: Atmospheric and Surface features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Birmingham, AL, United States. pp.881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PROVIDENCE ground station, A 2.5m telescope Dedicated to space surveillance awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO4ELT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Viña del Mar, Chile. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKARUS: The future of PAPYRUS at the Cima Ekar Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taissir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOE4LT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Viña del Mar, Chile. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of microlenses shape on the performance of the HARMONI Laser Guide Star Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Taïssir Heritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Costille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light for PAPYRUS, the pyramid based adaptive optics system at LAM/OHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pedreros Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical telescopes &amp; instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-scale inference and wavefront reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Kumar Maji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. SPIE, 2014, Adaptive Optics Systems IV (Conference 9148)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. SPIE, pp.40, 2024, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards virtual access of adaptive optics telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beltramo-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Instrumentation, Adaptive Optics Systems VIII, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12185, pp.121850H, 2022, </w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISTRETTO: high-resolution spectroscopy at the diffraction limit of the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Genolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics with programmable Fourier-based wavefront sensors: a spatial light modulator approach to the LOOPS testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin-Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambouleyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the orbit of the possible companion to Beta Pictoris: New deep imaging observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End to End Simulation of AO-assisted coronagraphic differential imaging: estimation of performance for SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSF reconstruction for NAOS-CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Field Astronomy at Dome C: two IR surveys complementary to SNAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: SPHERE/ZIMPOL (89) Julia images (Vernazza+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brozv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanusv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03908195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: (16) Psyche images (Viikinkoski+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tazhenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03924600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Science Case for Multi-Object Spectroscopy on the European ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Almaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03898944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HR 8799e and HR 8799d spectra (Zurlo+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03888800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First images of Titan at 1.3 micron with the adaptive optics PUEO system at the CFHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 626-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03864067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS+CONICA at YEPUN: first VLT adaptive optics system sees first light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03868192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1561"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515883v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M Salgueiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Correia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wizinowich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janin-Potiron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neichel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahawa Cisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fauvarque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambouleyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Z. Bond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jatis.11.2.029001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346929" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chambouleyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guesalaga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348691" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805612v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Klotz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vedrenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Musso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulenard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Taissir Heritier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouquette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseniy Kuznetsov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oberti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449860" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F&#233;tick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beltramo-Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245471" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.218" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plantet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bro&#382;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermersch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulmer-Moll" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244380" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Le Bouquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693926v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferrais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243200" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Ke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pedreros Bustos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Atwood" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Costille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.2.021511" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514231v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Agapito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Correia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.2.021514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105156v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04072834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padovani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirasuolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van der Burg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5286" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgrange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christiaens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. -X. Lefranc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Correia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243954" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.2.021509" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941011v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Schatz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanan Codona" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Long" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Males" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weslin Pullen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.4.049001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184663v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140342" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140870" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375585v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanu&#353;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141781" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03342489v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140874" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Heritier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Esposito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1177" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572370v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Boer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936787" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03372817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140901" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Asensio-Torres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Henning" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pinilla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mesa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140325" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared R. Males" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.4.049001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tecza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Schnetler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5215" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512362v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcdermid" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cresci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aliverti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5245" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conseil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037595" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899008v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bro&#382;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-1007-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J-L F&#233;tick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1813" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776372v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin-Potiron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037836" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230142v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa843" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5187" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441792v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viikinkoski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936639" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898978v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038100" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988321v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dudzi&#324;ski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Podlewska-Gaca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartczak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benseguane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3153" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987576v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beltramo-Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;tick" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038679" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997209v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marasco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03400175v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ellis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561930" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894407v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leboulleux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037658" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Osborn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fusco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa795" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02941038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038372" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995896v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.5.3.039001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ragland" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1667" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361121v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.001241" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361257v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fetick" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935830" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346869v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;eve&#269;ek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0915-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escolle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-019-00272-w" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388928v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935251" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473338v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935998" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361282v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blakeslee" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lotz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Roe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andersen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118038v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833898" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanu&#353;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Viikinkoski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834541" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118093v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jl. F&#233;tick" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834749" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995904v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1669" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118106v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833477" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936864v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2399" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907569v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H Por" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Sauvage" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vigan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834311" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735857v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2517" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936869v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Mieda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1103" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118135v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Estevez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629531" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936870v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bounissou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zieleniewski" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C.W. Houghton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty376" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108825v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ta&#239;ssir Heritier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2485" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118100v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Coroller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazhenova" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834091" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936858v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle-Bonnefois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2595" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764225v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Wilby" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph U. Keller" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731958" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842351v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito H. Ono" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Conan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Blanco" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.001330" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109994v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.4.3.035002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717260v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001877" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678389v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Maire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629767" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709002v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Biller" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629896" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653279v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011452" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707187v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731021" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777523v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Correia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butterley" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2548" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649286v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527838" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678374v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelfsema" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629416" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510124v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Girault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.3.1.019001" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678508v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thalmann" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730846" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403104v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.2.2.025003" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434357v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Baudino" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526906" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461804v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.001440" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490537v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526835" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440138v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526594" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440124v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526465" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461964v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hibon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629908" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511252v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Basden" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atkinson" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Bharmal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bitenc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brangier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw730" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461764v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sauvage" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628624" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717303v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Samal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628754" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461828v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Martin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.2.4.048001" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462100v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beuzit" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527584" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439984v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Samal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plana" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425464" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254482v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Kumar Maji" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein M. Yahia" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2487546" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439810v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Gousset" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Robert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.010163" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390865v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plantet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meimon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Conan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.028619" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390886v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027134" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439941v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaasalainen" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durech" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526626" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440007v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlov" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salasnich" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Sauvage" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423910" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434380v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thalmann" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15705" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439768v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003528" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441191v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zieleniewski" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thatte" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kendrew" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. W. Houghton" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Swinbank" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1860" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066951v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gray" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Rodionov" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020894" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442006v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plantet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002835" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442022v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paul" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mugnier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424133" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548397v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424204" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034180v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219797" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439441v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Conan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016337" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439517v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621056v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ygouf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Beuzit" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220318" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03856463v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438054v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feautrier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gach" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guillaume" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Downing" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/658879" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618439v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kaasalainen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Berthier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Merline" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.007" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801706v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801143v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.00A201" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786602v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puech" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Rosati" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toft" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatti" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15981.x" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590439v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.00A122" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511082v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.000469" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801409v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cornia" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001326" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479881v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gratadour" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811325" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479940v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912098" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732664v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Lehnert" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13808.x" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511060v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Francois Raynaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000087" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743028v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus E. Kasper" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cavarroc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaitskova" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810650" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618560v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Fulchignoni" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078166" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801604v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.002334" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398503v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charton" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015293" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398504v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousset" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.007515" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082592v2" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gendron" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cl&#233;net" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rousset" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065135" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398286v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066120" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732800v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042191" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785010v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053916" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398295v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Nicolle" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002233" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566275v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammer" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jagourel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gendron" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ass&#233;mat" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.02.016" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N6HX84M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801136v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tokovinin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10661.x" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398255v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Udry" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054709" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03856276v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398160v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolle" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10448.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591553v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.013" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KQVFKNZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796953v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ass&#233;mat" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hammer" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jagourel" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chemla" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.012" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DLC2BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398152v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Conan" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001255" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398115v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500101" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017383v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemla" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398116v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacombe" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041353" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801426v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002743" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591598v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.21.001261" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786470v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacombe" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040031" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742832v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040028" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000915v2" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacombe" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rouan" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Field" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040030" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743018v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combes" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000918v2" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacombe" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clenet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040029" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801094v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hartung" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021744" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801590v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Beust" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030554" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801369v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Pater" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Gerard Davies" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2002.6955" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q9D5ZW8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836425v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021215" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724086v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hestroffer" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Berthier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021094" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786381v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Descamps" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Prang&#233;" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01286-0" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542759v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lai-Tim" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Quatresooz" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tyler" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Esclingand" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3065744" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115220v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyliann Robert" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542741v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayeur" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2025.IW4D.5" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542390v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PCAOP.2025.PW3E.3" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563436v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542399v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Morris" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562522v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroux" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verinaud" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499992v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Basa" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eric Blanc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefois" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64861/MDKI9573" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689982v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lovis" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blind" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muskan Shinde" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Bugatti" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020142" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714570v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Striffling" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ta&#239;ssir H&#233;ritier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carlotti" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019000" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714529v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Muslimov" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019758" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923524v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879722v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahawa Ciss&#233;" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019046" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879647v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020124" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879629v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Motte" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018993" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879678v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dray" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sinquin" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric-Ta&#239;ssir Heritier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019728" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879563v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018666" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687215v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019661" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700391v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalpha Challita" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Renault" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bon" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bozier" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020961" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913447v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Besson" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689955v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marconi" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Abreu" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Adibekyan" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alberti" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albrecht" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017966" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883929v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pinna" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Selmi" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cheffot" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Azzaroli" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Redaelli" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018434" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780593v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910239v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879862v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oyarzun" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018283" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644647v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poiron" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS59710.2023.10491236" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879531v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Bruno" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019626" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879939v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bernardino Dinis" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Restori" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019992" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402882v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Taheri" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Boudjema" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-026" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768990v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402891v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouve" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-068" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419885v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-104" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402840v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefoi" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ceria" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-010" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851055v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2632753" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402888v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-106" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851567v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402901v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-073" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187990v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690991" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852066v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rakich" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768892v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419884v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-060" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764686v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402883v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Muslimov" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-014" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796049v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guesalaga" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629683" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938458v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hn" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Genolet" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627923" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796122v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Heritier" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628588" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938555v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Hocini" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628320" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796285v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adibekyan" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alberti" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albrecht" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628689" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796039v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Schwartz" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Black" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627247" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795796v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vola" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Morris" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628938" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938512v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vassallo" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergomi" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carolo" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Greggio" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marafatto" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630292" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854061v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren H. Schatz" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Long" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629500" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796278v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627713" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741648v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627934" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937255v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Umbriaco" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Farinato" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629385" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902930v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bardou" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629284" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723930v2" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627644" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795935v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jocou" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Moulin" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rabou" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bidot" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628927" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795826v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haresh Chulani" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629440" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796093v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628616" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796269v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629452" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796048v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem El Hadi" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628876" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854035v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940875v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourr&#233;" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629793" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795871v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Turchi" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masciadri" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629455" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796276v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Viotto" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Arcidiacono" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629441" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796119v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629874" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851279v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627698" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796087v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lau" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627735" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769233v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629861" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777411v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628885" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798668v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOA.2022.JTu5D.4" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838474v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-24" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483900v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#233;se Velluet" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PCAOP.2021.PF1C.2" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558108v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597170" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137276v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vievard" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561697" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077876v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morris" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561222" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211469v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rossi" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561533" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240495v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Dupuy" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560805" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224500v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Osborn" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Reyes" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Montilla" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562805" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03371547v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240514v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Massari" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Marasco" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Fiorentino" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560938" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444577v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561886" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240472v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andersen" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563111" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051923v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187897v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562097" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225140v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Filippo" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Kumar Radhakrishnan Santakumari" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Portaluri" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562355" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862325v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palmer" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scharw&#228;chter" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Provost" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350043v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Broz" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sevecek" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanus" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625309v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625409v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624849v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ali Bharmal" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902121v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jl F &#201;tick" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639206v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Radhakrishnan" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625886v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224483v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scahrw&#228;chter" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2539706" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614170v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;rinaud" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Le Louarn" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Madec" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639502v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Hutterer" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Shatokhina" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Obereder" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614095v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625493v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624937v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wagner" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Ramlau" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624760v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361160v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonaglia" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314963" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397518v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313301" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361202v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314028" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802496v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361201v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pascal" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Llored" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312768" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361155v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313129" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118131v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscovici-Schiller" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Galicher" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314100" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176424v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Piqueras Lopez" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Calcines-Rosario" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313651" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118136v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313277" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361207v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311675" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361131v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Madec" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312134" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118137v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;nault" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Magnard" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sradler" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309373" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118141v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kasper" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourget" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pannetier" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311499" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361181v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313233" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118132v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313416" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079323v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231681" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408927v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Evans" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311430" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308687v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313904" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361229v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409306v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Basden" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Dubbeldam" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313562" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361221v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Sauvage" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869128v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abautret" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26698/AO4ELT5.0039" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023257v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274347" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023421v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Eldorado Riggs" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2296154" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118428v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232463" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023242v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AJ Eldorado Riggs" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Egron" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233640" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809563v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Martin" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Correia" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522514v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernard" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231287" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734433v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231424" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118426v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wildi" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233953" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118433v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233319" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804888v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Morris" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair G. Basden" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Buey" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118437v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banas" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mawet" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Girard" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231703" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118438v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postnikova" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231101" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118432v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masen Lamb" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232459" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118430v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231098" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824238v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jarno" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette P&#233;contal-Rousset" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loupias" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232440" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580799v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ascenso" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131540" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580794v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bond" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hadi" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fauvarque" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131553" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580796v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberti" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valenzuela" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131544" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580798v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounissou" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131534" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580797v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131539" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01069649v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sevin" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052847" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118409v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055423" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087684v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566064v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Evans" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbuy" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Cuby" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055857" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118405v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillat" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056818" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428119v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodionov" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertino" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12839/AO4ELT3.13253" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803016v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804056v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118403v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Feldt" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025562" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320262v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soummer" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804077v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sevin" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703723v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Pont" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809013v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Morris" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubbeldam" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802269v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan A. Thatte" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shnetler" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591097v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804190v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Myers" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809375v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emica" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glanc" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190843v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meilard" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M. Thiebaut" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Blanc" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201004002" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802350v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201009005" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185676v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Muller" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201005015" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118211v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornia" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggenberger" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856404" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802712v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804129v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Parr-Burman" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856820" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804499v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201000001" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743734v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856688" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249983v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Robert" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201005010" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802501v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J. Thomas" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857948" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734959v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Hubert" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Longmore" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857668" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215878v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201007009" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734625v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856586" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803009v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857256" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809588v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cohen" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857468" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188732v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paufique" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201002002" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206855v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Assemat" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201002008" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802710v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.829213" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809274v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9190-2_56" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206690v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Myers" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Longmore" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201008003" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189072v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yang" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201001005" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809227v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826521" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118200v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826535" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206672v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Foppiani" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marchetti" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201002007" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188493v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandy" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201005006" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802941v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo U. Claudi" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729895v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lidman" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789395" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809155v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel A. Dipper" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789544" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809053v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.788381" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804876v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790308" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118203v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789300" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809511v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787682" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809420v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734585v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Butterley" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Harrison" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789276" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802421v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790329" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743558v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787853" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802037v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76963-7_36" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6H30HC0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809320v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790120" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802357v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787779" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734825v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.788713" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743275v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789604" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376399v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804791v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visa Korkiakoski" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802090v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802490v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.734785" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804519v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woelffle" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803054v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert N. Hubin" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802358v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022999v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Beuzit" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809110v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Antichi" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671641" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802369v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Moretto" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amram" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671548" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804227v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802881v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000019" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804745v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beuzit" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804622v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804316v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marteaud" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000445" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804053v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417015v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802688v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804202v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671662" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804155v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808947v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Louarn" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000457" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802997v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000962" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802277v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306009860" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802658v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas:2006134" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RXXCHNL9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802390v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.670794" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809188v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.673901" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809302v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306009872" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083081v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz C. Cavarroc" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306009884" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804665v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000056" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808964v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000883" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802251v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671415" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804524v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306009537" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804311v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671470" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802189v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016240v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.616518" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804226v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809150v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.613172" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804465v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802872v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802609v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804321v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conan" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802791v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802909v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802810v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ageorges" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804157v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Say&#232;de" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514034" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804733v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.551148" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804601v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saisse" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802335v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809210v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Lenzen" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Hofmann" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin B&#246;hm" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803093v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zamkotsian" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liotard" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanzoni" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgeaux" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802098v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809386v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804368v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802196v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809582v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zins" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumont" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804295v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802392v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804180v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802361v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burgarella" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10857019_21" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803974v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809240v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562473v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542857v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625885v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rouquette" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jouve" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Costille" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Neichel" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854051v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951787v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371881v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796284v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gomes" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630214" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263323v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075957v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398684v2" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325433v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085485v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129167v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroux" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03908195v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brozv" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanusv" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03924600v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03888800v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03898944v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evans" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Afonso" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Almaini" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03868192v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenzen" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hubin" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03864067v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lai" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515883v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M Salgueiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Correia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wizinowich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahawa Cisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fauvarque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambouleyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Z. Bond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jatis.11.2.029001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janin-Potiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neichel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseniy Kuznetsov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oberti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449860" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346929" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chambouleyron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guesalaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348691" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805612v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Klotz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vedrenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Musso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulenard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1497" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Taissir Heritier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouquette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451670" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plantet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245351" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bro&#382;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermersch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243859" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F&#233;tick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beltramo-Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245471" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulmer-Moll" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244380" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Schatz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanan Codona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Long" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Males" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weslin Pullen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.4.049001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693926v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferrais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243200" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Ke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pedreros Bustos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Atwood" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Costille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.2.021511" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514231v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Agapito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Correia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.2.021514" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Le Bouquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243432" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04072834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padovani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirasuolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van der Burg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5286" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christiaens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. -X. Lefranc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243097" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Correia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243954" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.2.021509" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512362v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcdermid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cresci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aliverti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5245" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tecza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Schnetler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5215" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared R. Males" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.4.049001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140354" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140870" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184663v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140342" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03342489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanu&#353;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140874" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375585v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141781" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444537v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Heritier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Esposito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1177" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Boer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936787" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03372817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140901" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Asensio-Torres" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Henning" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pinilla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mesa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140325" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bro&#382;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-1007-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J-L F&#233;tick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1813" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776372v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin-Potiron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037836" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230142v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa843" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5187" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441792v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viikinkoski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936639" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038100" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conseil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037595" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988321v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dudzi&#324;ski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Podlewska-Gaca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartczak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benseguane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3153" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987576v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beltramo-Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;tick" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038679" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997209v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marasco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03400175v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ellis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561930" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894407v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leboulleux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037658" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Osborn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fusco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa795" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02941038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038372" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833898" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995904v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1669" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118093v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jl. F&#233;tick" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834749" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118092v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanu&#353;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Viikinkoski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834541" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361257v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fetick" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935830" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346869v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;eve&#269;ek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0915-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995896v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.5.3.039001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ragland" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1667" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361121v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.001241" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escolle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-019-00272-w" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473338v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935998" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361282v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blakeslee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lotz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Roe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andersen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388928v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935251" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735857v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2517" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936869v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Mieda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1103" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907569v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H Por" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Sauvage" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vigan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834311" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118106v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833477" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936864v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2399" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118135v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Estevez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629531" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936870v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bounissou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zieleniewski" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C.W. Houghton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty376" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108825v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ta&#239;ssir Heritier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2485" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118100v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Coroller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazhenova" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834091" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764225v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Wilby" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph U. Keller" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731958" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936858v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle-Bonnefois" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2595" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842351v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito H. Ono" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Conan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Blanco" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.001330" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109994v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.4.3.035002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653279v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011452" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678389v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Maire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629767" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709002v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Biller" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629896" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717260v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001877" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707187v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731021" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777523v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Correia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butterley" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2548" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649286v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527838" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678508v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thalmann" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730846" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510124v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Girault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.3.1.019001" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678374v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelfsema" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629416" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717303v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Samal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628754" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462100v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beuzit" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527584" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461828v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Martin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.2.4.048001" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434357v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Baudino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526906" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461804v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.001440" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490537v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526835" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440138v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526594" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403104v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.2.2.025003" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440124v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526465" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461964v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hibon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choquet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629908" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461764v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sauvage" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628624" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511252v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Basden" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atkinson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Bharmal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bitenc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brangier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw730" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441191v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zieleniewski" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thatte" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kendrew" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. W. Houghton" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Swinbank" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1860" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254482v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Kumar Maji" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein M. Yahia" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2487546" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439810v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Gousset" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Robert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.010163" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390865v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plantet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meimon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Conan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.028619" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390886v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027134" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439941v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaasalainen" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durech" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526626" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439984v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Samal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plana" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425464" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440007v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlov" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salasnich" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Sauvage" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423910" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434380v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thalmann" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15705" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439768v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003528" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066951v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gray" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Rodionov" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020894" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442006v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plantet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002835" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548397v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424204" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442022v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paul" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mugnier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424133" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439441v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Conan" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016337" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439517v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219797" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034180v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621056v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ygouf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Beuzit" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220318" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03856463v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438054v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feautrier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gach" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guillaume" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Downing" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/658879" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801706v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618439v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kaasalainen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Berthier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Merline" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.007" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801143v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.00A201" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786602v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puech" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Rosati" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toft" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatti" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15981.x" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590439v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.00A122" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511082v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.000469" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801409v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cornia" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001326" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479881v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gratadour" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811325" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479940v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912098" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618560v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Fulchignoni" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078166" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732664v2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Lehnert" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13808.x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511060v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Francois Raynaud" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000087" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743028v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus E. Kasper" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cavarroc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaitskova" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810650" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801604v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.002334" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398503v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charton" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015293" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03856276v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398160v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolle" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10448.x" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398504v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousset" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.007515" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082592v2" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gendron" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cl&#233;net" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rousset" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065135" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398286v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066120" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732800v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042191" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785010v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053916" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398295v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Nicolle" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002233" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566275v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammer" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jagourel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gendron" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ass&#233;mat" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.02.016" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N6HX84M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801136v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tokovinin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10661.x" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398255v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Udry" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054709" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398152v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Conan" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001255" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398115v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500101" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017383v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemla" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796953v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ass&#233;mat" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hammer" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jagourel" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chemla" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.012" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DLC2BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591553v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.013" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KQVFKNZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398116v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacombe" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041353" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000918v2" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacombe" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clenet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040029" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786470v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacombe" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040031" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742832v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040028" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000915v2" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacombe" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rouan" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Field" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040030" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591598v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.21.001261" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743018v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combes" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801426v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002743" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801094v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hartung" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021744" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801590v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Beust" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030554" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786381v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Descamps" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Berthier" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Prang&#233;" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01286-0" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801369v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Pater" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Gerard Davies" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2002.6955" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q9D5ZW8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836425v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021215" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724086v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hestroffer" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021094" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499992v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayeur" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Basa" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eric Blanc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefois" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64861/MDKI9573" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562522v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroux" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verinaud" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115220v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyliann Robert" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542741v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2025.IW4D.5" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542390v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Esclingand" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lai-Tim" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PCAOP.2025.PW3E.3" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542759v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Quatresooz" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tyler" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3065744" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563436v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542399v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Morris" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879939v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blind" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muskan Shinde" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bernardino Dinis" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Restori" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019992" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714570v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Striffling" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ta&#239;ssir H&#233;ritier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carlotti" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019000" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714529v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Muslimov" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019758" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923524v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879722v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahawa Ciss&#233;" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019046" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879647v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020124" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879629v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Motte" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018993" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879678v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dray" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sinquin" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric-Ta&#239;ssir Heritier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019728" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879563v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018666" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687215v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019661" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700391v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalpha Challita" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Renault" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bon" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bozier" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020961" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913447v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Besson" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689982v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lovis" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Bugatti" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020142" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883929v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pinna" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Selmi" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cheffot" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Azzaroli" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Redaelli" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018434" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689955v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marconi" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Abreu" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Adibekyan" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alberti" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albrecht" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017966" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780593v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910239v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879862v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oyarzun" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018283" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644647v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poiron" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS59710.2023.10491236" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879531v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Bruno" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019626" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402883v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Muslimov" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Boudjema" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-014" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764686v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419885v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouve" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-104" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402840v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefoi" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ceria" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-010" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851055v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2632753" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402888v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-106" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402882v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Taheri" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-026" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768990v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402891v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-068" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851567v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402901v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-073" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187990v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690991" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852066v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rakich" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419884v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-060" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768892v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777411v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628885" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769233v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629861" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798668v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOA.2022.JTu5D.4" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796087v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lau" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627735" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938555v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hn" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Hocini" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628320" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796039v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Schwartz" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Black" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627247" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796285v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adibekyan" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alberti" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albrecht" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628689" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795796v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vola" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Morris" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628938" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938512v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vassallo" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergomi" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carolo" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Greggio" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marafatto" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630292" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854061v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren H. Schatz" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Long" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629500" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796278v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627713" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741648v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627934" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937255v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Umbriaco" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Farinato" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629385" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902930v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bardou" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629284" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723930v2" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627644" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938458v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Genolet" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627923" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796122v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Heritier" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628588" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796049v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guesalaga" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629683" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795935v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jocou" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Moulin" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rabou" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bidot" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628927" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795826v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haresh Chulani" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629440" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796093v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628616" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796269v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629452" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796048v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem El Hadi" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628876" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854035v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940875v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourr&#233;" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629793" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795871v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Turchi" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masciadri" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629455" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796276v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Viotto" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Arcidiacono" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629441" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796119v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629874" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851279v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627698" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838474v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-24" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483900v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#233;se Velluet" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PCAOP.2021.PF1C.2" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558108v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597170" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187897v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562097" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225140v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Filippo" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Kumar Radhakrishnan Santakumari" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Portaluri" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562355" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211469v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rossi" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561533" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240495v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Dupuy" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560805" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224500v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Osborn" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Reyes" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Montilla" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562805" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03371547v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137276v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vievard" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561697" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077876v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morris" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561222" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240514v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Massari" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Marasco" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Fiorentino" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560938" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444577v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561886" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240472v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andersen" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563111" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051923v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624937v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wagner" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Ramlau" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624760v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350043v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Broz" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sevecek" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanus" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625309v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625409v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624849v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ali Bharmal" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902121v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jl F &#201;tick" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639206v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Radhakrishnan" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625886v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862325v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palmer" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scharw&#228;chter" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Provost" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224483v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scahrw&#228;chter" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2539706" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614170v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;rinaud" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Le Louarn" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Madec" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639502v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Hutterer" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Shatokhina" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Obereder" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614095v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625493v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361221v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Sauvage" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361202v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314028" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802496v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361201v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pascal" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Llored" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312768" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361155v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313129" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118131v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscovici-Schiller" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Galicher" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314100" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176424v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Piqueras Lopez" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Calcines-Rosario" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313651" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118136v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313277" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361207v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311675" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361131v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Madec" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312134" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361160v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonaglia" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314963" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397518v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313301" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118137v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;nault" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Magnard" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sradler" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309373" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118141v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kasper" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourget" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pannetier" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311499" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361181v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313233" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118132v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313416" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079323v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231681" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408927v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Evans" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311430" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308687v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313904" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361229v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409306v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Basden" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Dubbeldam" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313562" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023421v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Eldorado Riggs" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2296154" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869128v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abautret" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26698/AO4ELT5.0039" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023257v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274347" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118430v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231098" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824238v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jarno" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette P&#233;contal-Rousset" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loupias" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232440" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522514v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernard" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231287" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734433v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Martin" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Correia" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231424" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118426v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wildi" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233953" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118433v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233319" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118428v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232463" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809563v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023242v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AJ Eldorado Riggs" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Egron" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233640" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804888v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Morris" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair G. Basden" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Buey" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118437v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banas" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mawet" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Girard" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231703" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118438v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postnikova" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231101" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118432v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masen Lamb" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232459" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580797v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fauvarque" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131539" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580799v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ascenso" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131540" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580794v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bond" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hadi" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131553" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580796v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberti" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valenzuela" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131544" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580798v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounissou" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131534" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118405v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillat" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056818" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01069649v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sevin" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052847" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118409v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055423" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087684v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566064v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Evans" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbuy" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Cuby" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055857" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803016v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804056v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118403v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Feldt" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025562" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428119v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodionov" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertino" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12839/AO4ELT3.13253" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703723v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Pont" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809013v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Morris" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubbeldam" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804077v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sevin" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320262v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soummer" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809375v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emica" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glanc" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802269v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan A. Thatte" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shnetler" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591097v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804190v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Myers" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802350v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201009005" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185676v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Muller" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201005015" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118211v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornia" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggenberger" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856404" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802712v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804129v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Parr-Burman" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856820" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804499v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201000001" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743734v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856688" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249983v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Robert" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201005010" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190843v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meilard" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M. Thiebaut" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Blanc" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201004002" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802501v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J. Thomas" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857948" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734959v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Hubert" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Longmore" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857668" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215878v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201007009" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734625v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856586" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803009v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857256" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809588v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cohen" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857468" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188732v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paufique" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201002002" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206855v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Assemat" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201002008" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802710v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.829213" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809274v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9190-2_56" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206690v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Myers" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Longmore" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201008003" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189072v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yang" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201001005" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809227v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826521" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118200v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826535" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206672v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Foppiani" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marchetti" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201002007" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188493v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandy" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201005006" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743275v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789604" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802941v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo U. Claudi" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729895v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lidman" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789395" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809155v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel A. Dipper" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789544" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809053v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.788381" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804876v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790308" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118203v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789300" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809511v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787682" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809420v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734585v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Butterley" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Harrison" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789276" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802421v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790329" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743558v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787853" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802037v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76963-7_36" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6H30HC0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809320v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790120" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734825v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.788713" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802357v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787779" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804791v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visa Korkiakoski" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802090v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802490v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.734785" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376399v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804519v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woelffle" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803054v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert N. Hubin" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802358v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802189v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804524v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306009537" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804311v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671470" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804227v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802881v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000019" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804745v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beuzit" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804622v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804316v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marteaud" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000445" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804053v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417015v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802688v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022999v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Beuzit" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809110v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Antichi" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671641" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802369v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Moretto" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amram" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671548" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804202v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671662" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804155v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808947v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Louarn" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000457" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802997v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000962" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802277v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306009860" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802658v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas:2006134" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RXXCHNL9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802390v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.670794" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809188v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.673901" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809302v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306009872" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083081v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz C. Cavarroc" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306009884" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808964v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000883" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802251v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671415" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804665v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306000056" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016240v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.616518" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804226v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809150v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.613172" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804465v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802872v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802609v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802791v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802909v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802810v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ageorges" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804321v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conan" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804157v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Say&#232;de" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514034" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804733v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.551148" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804601v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saisse" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809210v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Lenzen" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Hofmann" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin B&#246;hm" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803093v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zamkotsian" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liotard" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanzoni" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgeaux" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802098v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809386v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802335v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804368v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802196v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809582v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zins" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumont" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804295v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802392v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809240v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802361v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burgarella" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10857019_21" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804180v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803974v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562473v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542857v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625885v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rouquette" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jouve" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Costille" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Neichel" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854051v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951787v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371881v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796284v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gomes" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630214" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263323v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075957v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398684v2" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325433v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085485v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129167v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroux" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03908195v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brozv" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanusv" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03924600v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03898944v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evans" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Afonso" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Almaini" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03888800v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03864067v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lai" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03868192v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenzen" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hubin" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>