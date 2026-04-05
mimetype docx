--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -387,425 +387,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Anisotropic Growth of Plasmonic Cs&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;WO&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt; Nanocrystals into Rods and Platelets</w:t>
+                <w:t xml:space="preserve">Inducing in operando chloride ion filtration through an electrocatalytic film architecture integrated with ZIF-8 nanosheets En route to seawater electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jisoo Oh</w:t>
+                <w:t xml:space="preserve">Catherine Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Davis</w:t>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c02382⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 544, pp.147664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408643v1</w:t>
+                <w:t xml:space="preserve">hal-05344195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing in operando chloride ion filtration through an electrocatalytic film architecture integrated with ZIF-8 nanosheets En route to seawater electrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution and stability of Gd&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Eu&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;VO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanoparticles injected in mouse ear pinnae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Proiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Pinakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Harvey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Delacroix</w:t>
+                <w:t xml:space="preserve">Eleni C Paloura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Marchat</w:t>
+                <w:t xml:space="preserve">Nicolas Pétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147664⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.118049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.118049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344195v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and stability of Gd&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Eu&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;VO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanoparticles injected in mouse ear pinnae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Anisotropic Growth of Plasmonic Cs&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;WO&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt; Nanocrystals into Rods and Platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jisoo Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Proiou</w:t>
+                <w:t xml:space="preserve">Joshua Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fani Pinakidou</w:t>
+                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni C Paloura</w:t>
+                <w:t xml:space="preserve">Mathis Plapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pétri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 182, pp.118049. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (14), pp.14445-14455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.118049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c02382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393582v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shearmetry in fluids by using size-controlled anisotropic LaPO 4 :Eu 3+ nanorods as polarized luminescent probes</w:t>
               </w:r>
@@ -938,77 +938,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Infrared Dual-Band LSPR Coupling in Oriented Assembly of Doped Metal Oxide Nanocrystal Platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Cleret de Langavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jisoo Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ponsinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1187,442 +1187,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multititration: The New Method for Implementing Ultrasensitive and Quantitative Multiplexed In-Field Immunoassays Despite Cross-Reactivity?</w:t>
+                <w:t xml:space="preserve">Comment on “Room-Temperature and Ultrafast Synthesis of Highly Luminescent and Extremely Small Eu$^3$$^+$-Doped YVO$_4$ Nanocrystals”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mousseau</w:t>
+                <w:t xml:space="preserve">Rafael V Perrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+                <w:t xml:space="preserve">Paulo Cesar de Sousa Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.667-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273892v1</w:t>
+                <w:t xml:space="preserve">hal-04551390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-driven liquid-crystalline behavior of ligand-functionalized nanorods in apolar solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multititration: The New Method for Implementing Ultrasensitive and Quantitative Multiplexed In-Field Immunoassays Despite Cross-Reactivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeongmo Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zijun Wang</w:t>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Lahlil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00345-z⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (36), pp.13509-13518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305840v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Room-Temperature and Ultrafast Synthesis of Highly Luminescent and Extremely Small Eu$^3$$^+$-Doped YVO$_4$ Nanocrystals”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge-driven liquid-crystalline behavior of ligand-functionalized nanorods in apolar solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongmo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael V Perrella</w:t>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Cesar de Sousa Filho</w:t>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (1), pp.667-670. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (9), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00345-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551390v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of LSPR Coupling Effects toward the Rational Design of Cs x WO 3– δ Based Solar NIR Filtering Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Cleret de Langavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,429 +1693,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals impairment of fast axonal transport induced by molecular motor imbalances in the brain of zebrafish larvae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zwitterionic Polymers towards the Development of Orientation-Sensitive Bioprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Grimaud</w:t>
+                <w:t xml:space="preserve">Fanny Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Terras</w:t>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bénassy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Duroure</w:t>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.2c06799⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (34), pp.10512-10519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883196v1</w:t>
+                <w:t xml:space="preserve">inserm-03780613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization within Intermediate Amorphous Phases Determines the Polycrystallinity of Nanoparticles from Coprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy P Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexy P Freitas</w:t>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+                <w:t xml:space="preserve">Maxime Durelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.29-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03501314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic Polymers towards the Development of Orientation-Sensitive Bioprobes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zijun Wang</w:t>
+                <w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals impairment of fast axonal transport induced by molecular motor imbalances in the brain of zebrafish larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Delille</w:t>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bartier</w:t>
+                <w:t xml:space="preserve">Feriel Terras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">Antoine Bénassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+                <w:t xml:space="preserve">Karine Duroure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (34), pp.10512-10519. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (12), pp.20470-20487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.2c06799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03780613v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization‐induced suppression of intumescence in aqueous alkali silicates</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mohsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,64 +2395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongmo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2529,64 +2529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aashutosh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asa Asadollahbaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongmo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2631,546 +2631,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure behavior of heteroepitaxial core-shell particles made of Prussian blue analogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+                <w:t xml:space="preserve">Monazite LaPO 4 :Eu 3+ nanorods as strongly polarized nano-emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongmo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Magermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miho Itoi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Francesca Corbella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0049223⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (40), pp.16968-16976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr04639j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286022v1</w:t>
+                <w:t xml:space="preserve">hal-04949987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of (MgCoNiCuZn)O entropy-stabilized oxides using solution-based routes: influence of composition on phase stability and functional properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
+                <w:t xml:space="preserve">Measuring the order parameter of vertically aligned nanorod assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongmo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongwook Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TC03287A⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.7630-7637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nr08452b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379807v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monazite LaPO 4 :Eu 3+ nanorods as strongly polarized nano-emitters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ileana Florea</w:t>
+                <w:t xml:space="preserve">High-pressure behavior of heteroepitaxial core-shell particles made of Prussian blue analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miho Itoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Talham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr04639j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (23), pp.235106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949987v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the order parameter of vertically aligned nanorod assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Lahlil</w:t>
+                <w:t xml:space="preserve">Synthesis of (MgCoNiCuZn)O entropy-stabilized oxides using solution-based routes: influence of composition on phase stability and functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (16), pp.7630-7637. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (42), pp.15121-15131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0nr08452b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1TC03287A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334800v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Nanowire Solar Cells with μc‐Si:H Absorbers for Radial Junction Devices</w:t>
               </w:r>
@@ -3195,51 +3195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3284,429 +3284,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent lanthanide nanoparticle-based imaging enables ultra-sensitive, quantitative and multiplexed &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; lateral flow immunoassays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring 3D orientation of nanocrystals via polarized luminescence of rare-earth dopants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongmo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mousseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Alexandrou</w:t>
+                <w:t xml:space="preserve">Reinaldo Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr03358a⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22158-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878185v1</w:t>
+                <w:t xml:space="preserve">hal-03334798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior of waterglass: foaming and xerogel-to-glass evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mohsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 566, pp.120872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring 3D orientation of nanocrystals via polarized luminescence of rare-earth dopants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeongmo Kim</w:t>
+                <w:t xml:space="preserve">Luminescent lanthanide nanoparticle-based imaging enables ultra-sensitive, quantitative and multiplexed &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; lateral flow immunoassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Féraudet-Tarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinaldo Chacón</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khalid Lahlil</w:t>
+                <w:t xml:space="preserve">A. Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (35), pp.14814 - 14824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22158-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nr03358a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334798v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Superparamagnetic and Bioactive Multicore–Shell Nanoparticles (γ-Fe 2 O 3 @SiO 2 -CaO): A Promising Material for Bone Cancer Treatment</w:t>
               </w:r>
@@ -4120,64 +4120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongmo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanro Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4509,64 +4509,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical trapping and orientation-resolved spectroscopy of europium-doped nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aashutosh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongmo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénäelle Julié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,446 +4624,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence mechanochromism of copper iodide clusters: a rational investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOUT EST CHIMIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 749, pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187740v1</w:t>
+                <w:t xml:space="preserve">hal-03334700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOUT EST CHIMIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colloidal Rare Earth Vanadate Single Crystalline Particles as Ratiometric Luminescent Thermometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sousa Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (4), pp.2441-2450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334700v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Rare Earth Vanadate Single Crystalline Particles as Ratiometric Luminescent Thermometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo de Sousa Filho</w:t>
+                <w:t xml:space="preserve">Luminescence mechanochromism of copper iodide clusters: a rational investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Huitorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Alain</w:t>
+                <w:t xml:space="preserve">Raquel Utrera-Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godefroy Leménager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Larquet</w:t>
+                <w:t xml:space="preserve">Jean-Yves Mevelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Fick</w:t>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (4), pp.2441-2450. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (22), pp.7899-7909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt01161g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010743v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaYF4 Microstructure, beyond Their Well-Shaped Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.1560. </w:t>
@@ -5095,944 +5095,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Silica Thin-Film Nanoporosity via Alkali-Ion-Assisted Reconstruction</w:t>
+                <w:t xml:space="preserve">Revisiting aqueous alkaline silicates as precursors for sol‐gel optical coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaël Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickael Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b04853⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (7), pp.3887-3896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.16279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345233v1</w:t>
+                <w:t xml:space="preserve">hal-02345208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting aqueous alkaline silicates as precursors for sol‐gel optical coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Engineering of Silica Thin-Film Nanoporosity via Alkali-Ion-Assisted Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chevalier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102 (7), pp.3887-3896. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (7), pp.2390-2400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.16279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b04853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345208v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain engineering of photo-induced phase transformations in Prussian blue analogue heterostructures</w:t>
+                <w:t xml:space="preserve">Enhancing Magnetic Light Emission with All-Dielectric Optical Nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Adam</w:t>
+                <w:t xml:space="preserve">Maria Sanz-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Poggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Larquet</w:t>
+                <w:t xml:space="preserve">Cyrine Ernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Cortès</w:t>
+                <w:t xml:space="preserve">Juan Uriel Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Martinelli</w:t>
+                <w:t xml:space="preserve">Geoffrey W Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niek F van Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR03597K⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.3481-3487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b00548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175789v1</w:t>
+                <w:t xml:space="preserve">hal-01844324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Magnetic Light Emission with All-Dielectric Optical Nanoantennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Sanz-Paz</w:t>
+                <w:t xml:space="preserve">Size-dependent trapping behavior and optical emission study of NaYF4 nanorods in optical fiber tip tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrine Ernandes</w:t>
+                <w:t xml:space="preserve">F. Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Uriel Esparza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Niek F van Hulst</w:t>
+                <w:t xml:space="preserve">Francesco Valdivia-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b00548⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (24), pp.32156-32167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.032156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844324v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent trapping behavior and optical emission study of NaYF4 nanorods in optical fiber tip tweezers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Optical fiber tip tweezers, a complementary approach for nanoparticle trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Fick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.032156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.012505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.13.012505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948035v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin dioxide nanoparticles as catalyst precursors for plasma-assisted vapor–liquid–solid growth of silicon nanowires with well-controlled density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (43), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aad7db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical fiber tip tweezers, a complementary approach for nanoparticle trapping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Strain engineering of photo-induced phase transformations in Prussian blue analogue heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cortès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucio Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.012505. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (34), pp.16030-16039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.13.012505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NR03597K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018725v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence Vapochromism of a Dynamic Copper Iodide Mesocate</w:t>
               </w:r>
@@ -6165,64 +6165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized Luminescence of Anisotropic LaPO 4 :Eu Nanocrystal Polymorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Chaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongwook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,51 +6312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Huitorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Utrera-Melero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,90 +6433,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-synthesis annealing of coprecipitated CoFe2O4 nanoparticles in silica matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 465, pp.186 - 192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6684,90 +6684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the orientation of rare-earth-doped nanorods for flow shear tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongwook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Hilbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6812,546 +6812,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave mixing at the nanoscale: From plasmonic to hybrid structures (Conference Presentation)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jeannin</w:t>
+                <w:t xml:space="preserve">A strategy to increase phosphor brightness: Application with Ce3+-doped Gd3Sc2Al3O12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Devys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Drezet</w:t>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneva Laurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Homeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2251808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 190, pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013122v1</w:t>
+                <w:t xml:space="preserve">hal-01568599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to increase phosphor brightness: Application with Ce3+-doped Gd3Sc2Al3O12</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Homeyer</w:t>
+                <w:t xml:space="preserve">Wave mixing at the nanoscale: From plasmonic to hybrid structures (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeliss Ethis de Corny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
+                <w:t xml:space="preserve">Aurélien Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 190, pp.62-68. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ultrafast Phenomena and Nanophotonics XXI, 10102, pp.101021N. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.05.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2251808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568599v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence Mechanochromism Induced by Cluster Isomerization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+                <w:t xml:space="preserve">Determination of paramagnetic concentrations inside a diamagnetic matrix using solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Garcia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (20), pp.12379 - 12388. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (19), pp.12175-12184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp00451f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630178v1</w:t>
+                <w:t xml:space="preserve">hal-03054309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of paramagnetic concentrations inside a diamagnetic matrix using solid-state NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maron</w:t>
+                <w:t xml:space="preserve">Luminescence Mechanochromism Induced by Cluster Isomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Ollier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (19), pp.12175-12184. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (20), pp.12379 - 12388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp00451f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054309v1</w:t>
+                <w:t xml:space="preserve">hal-01630178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-wide range field-dependent measurements of the relaxivity of Gd1−xEuxVO4 nanoparticle contrast agents using a mechanical sample-shuttling relaxometer</w:t>
               </w:r>
@@ -7497,64 +7497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdivia-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7644,51 +7644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7867,307 +7867,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochromic luminescence of copper iodide clusters.</w:t>
+                <w:t xml:space="preserve">Pressure Control of Cuprophilic Interactions in a Luminescent Mechanochromic Copper Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Cheisson</w:t>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Nocton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+                <w:t xml:space="preserve">Alain Polian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201500251⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (20), pp.9821-9825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137300v1</w:t>
+                <w:t xml:space="preserve">hal-01234243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Control of Cuprophilic Interactions in a Luminescent Mechanochromic Copper Cluster</w:t>
+                <w:t xml:space="preserve">Mechanochromic luminescence of copper iodide clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+                <w:t xml:space="preserve">Thibaut Cheisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Polian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucio Martinelli</w:t>
+                <w:t xml:space="preserve">Gregory Nocton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (15), pp.5892-5897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01546⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234243v1</w:t>
+                <w:t xml:space="preserve">hal-01137300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysics of single nitrogen-vacancy centers in diamond nanocrystals</w:t>
               </w:r>
@@ -8179,51 +8179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8281,1134 +8281,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field induced birefringence in nonaqueous dispersions of mineral nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometry Flexibility of Copper Iodide Clusters: Variability in Luminescence Thermochromism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis de La Cotte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nocton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sm01427a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (9), pp.4483-4494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187295v1</w:t>
+                <w:t xml:space="preserve">hal-01141761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry Flexibility of Copper Iodide Clusters: Variability in Luminescence Thermochromism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Benito</w:t>
+                <w:t xml:space="preserve">Electric field induced birefringence in nonaqueous dispersions of mineral nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de La Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Merzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Wook Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Garcia</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (9), pp.4483-4494. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (33), pp.6595-6603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5sm01427a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141761v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of photonic crystal coupling to and from guided light by absorbance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single YVO4:Eu nanoparticle emission spectra using direct Eu3+ ion excitation with a sum-frequency 465-nm solid-state laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viacheslav Kubytskyi</w:t>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Benisty</w:t>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.8.083992⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (17), pp.20542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.020542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350036v1</w:t>
+                <w:t xml:space="preserve">hal-01065740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- and nano-particle trapping using fibered optical nano-tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Valdivia-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Optical Trapping and Optical Micromanipulation XI, 9164, pp.916430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2061623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single YVO4:Eu nanoparticle emission spectra using direct Eu3+ ion excitation with a sum-frequency 465-nm solid-state laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sol-gel route toward efficient and robust Distributed Bragg Reflector for light management applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Castaing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+                <w:t xml:space="preserve">Barbara Brudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">Arthur Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.020542⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201400292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065740v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel route toward efficient and robust Distributed Bragg Reflector for light management applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Le Bris</w:t>
+                <w:t xml:space="preserve">Characterization of photonic crystal coupling to and from guided light by absorbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Devys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Teisseire</w:t>
+                <w:t xml:space="preserve">Viacheslav Kubytskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillemot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.083992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.201400292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.8.083992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071584v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticulate Coatings with Efficient Up-Conversion Properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymorphic copper iodide clusters: insights into the mechanochromic luminescence properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am5065377⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (32), pp.11311-11320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja500247b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346315v1</w:t>
+                <w:t xml:space="preserve">hal-01060896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphic copper iodide clusters: insights into the mechanochromic luminescence properties.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticulate Coatings with Efficient Up-Conversion Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Calderoon-Villajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Zaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (32), pp.11311-11320. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (24), pp.22483-22489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja500247b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am5065377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060896v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and ESR relaxation in Nd- and Gd-doped LaPO4 : towards the accurate determination of the doping concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9619,51 +9619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9731,51 +9731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of Cobalt Ions in γ-Fe 2 O 3 Nanoparticles by Direct Coprecipitation or Postsynthesis Adsorption: Dopant Localization and Magnetic Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9878,51 +9878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9986,90 +9986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percolation transition in the porous structure of latex-templated silica monoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Brunet-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10114,522 +10114,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolithographic processing of silver loaded dielectric coatings based on preformed colloidal TiO2nanoparticles dispersed in a mesoporous silica binder</w:t>
+                <w:t xml:space="preserve">Observing the Confinement Potential of Bacterial Pore-Forming Toxin Receptors Inside Rafts with Nonblinking Eu3+-Doped Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jöelle Corde</w:t>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vieille</w:t>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Galaup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Nathalie Duluard</w:t>
+                <w:t xml:space="preserve">Geneviève Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/50/505206⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (10), pp.2299-2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988085v1</w:t>
+                <w:t xml:space="preserve">hal-00865949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the Confinement Potential of Bacterial Pore-Forming Toxin Receptors Inside Rafts with Nonblinking Eu3+-Doped Oxide Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LaPO 4 Mineral Liquid Crystalline Suspensions with Outstanding Colloidal Stability for Electro-Optical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongwook Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de La Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Deloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvan Türkcan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Claudine Biver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.03.072⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp. 4949-4956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201200825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865949v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaPO 4 Mineral Liquid Crystalline Suspensions with Outstanding Colloidal Stability for Electro-Optical Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis de La Cotte</w:t>
+                <w:t xml:space="preserve">Photolithographic processing of silver loaded dielectric coatings based on preformed colloidal TiO2nanoparticles dispersed in a mesoporous silica binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jöelle Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Deloncle</w:t>
+                <w:t xml:space="preserve">Laetitia Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Archambeau</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Biver</w:t>
+                <w:t xml:space="preserve">Sandrine Nathalie Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22, pp. 4949-4956. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (50), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201200825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/50/505206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760762v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siloxanol-functionalized copper iodide cluster as a thermochromic luminescent building block.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10719,51 +10719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvige Celasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10853,64 +10853,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Botsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 ((21)), pp.3087-95. </w:t>
@@ -10961,77 +10961,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystal patterning of luminescent sol-gel films for light extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11094,103 +11094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic luminescence of copper iodide clusters: the case of phosphine ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (21), pp.10682-10692. </w:t>
@@ -11228,103 +11228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic-Luminescence of Copper Iodide Clusters: The Case of Phosphine Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.10682-10692</w:t>
@@ -11353,90 +11353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochromic and thermochromic luminescence of a copper iodide cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11615,693 +11615,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into size effects in luminescent oxide nanocrystals</w:t>
+                <w:t xml:space="preserve">Coherent nonlinear emission from a single KTP nanoparticle with broadband femtosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mialon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pawel Wnuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loc Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Slablab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp907176x⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.004652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818489v1</w:t>
+                <w:t xml:space="preserve">hal-01929682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent nonlinear emission from a single KTP nanoparticle with broadband femtosecond pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loc Xuan</w:t>
+                <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Slablab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo O. Ramodiharilafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.17.004652⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929682v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into size effects in luminescent oxide nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (9), pp.581. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (43), pp.18699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp907176x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818493v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic grafting of diamond nanoparticles: a versatile route to nanocrystalline diamond thin films</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of enhanced light irradiance in waveguide-based fluorescent microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+                <w:t xml:space="preserve">Gabriel Sagarzazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gesset</w:t>
+                <w:t xml:space="preserve">Mélanie Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chaigneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vieille</w:t>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav I. Safarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am900458g⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (7), pp.2281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2008.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01807224v1</w:t>
+                <w:t xml:space="preserve">hal-00567021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of enhanced light irradiance in waveguide-based fluorescent microarrays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatic grafting of diamond nanoparticles: a versatile route to nanocrystalline diamond thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinelli</w:t>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pelletier</w:t>
+                <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viatcheslav I. Safarov</w:t>
+                <w:t xml:space="preserve">Marc Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (7), pp.2281. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (12), pp.2738 - 2746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2008.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am900458g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567021v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01807224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photostable Second-Harmonic Generation from a Single KTiOPO 4 Nanocrystal for Nonlinear Microscopy</w:t>
               </w:r>
@@ -12313,77 +12313,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Le Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Slablab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (9), pp.1332 - 1336. </w:t>
@@ -12446,90 +12446,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic functionalization of luminescent oxide nanoparticles towards their application as biological probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (19), pp.11018. </w:t>
@@ -12579,90 +12579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic luminescence of sol−fel films based on copper Iodide clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12725,90 +12725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-integrated fluorescent microarray for ultrahigh sensitivity direct-imaging bioassays: Role of a high rejection of excitation light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houtai Choumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi-Nguyen Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sagarzazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Goutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12859,51 +12859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting the number of proteins coupled to single nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13005,103 +13005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Lanthanide-doped Oxide Nanoparticles as Donors in Fluorescence Resonance Energy Transfer Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110(39), pp.19264-19270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13260,51 +13260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical in situ size determination of single lanthanide-ion doped oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13312,51 +13312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (25), pp.253103. </w:t>
@@ -13592,51 +13592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (11), pp.2079-2083. </w:t>
@@ -13726,51 +13726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (5), pp.2264-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14205,51 +14205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic-inorganic solids by sol-gel processing: optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Biteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14330,51 +14330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solides organo-minéraux par sol-gel et applications à l'optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14487,90 +14487,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of intraneuronal transport in vivo in zebrafish larvae brain by tracking nanocrystal-labelled endosomes with fast non-linear microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Terras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duroure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14781,77 +14781,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
@@ -15031,77 +15031,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
@@ -15124,791 +15124,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of nanocrystals in solution: confinement by the amorphous networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+                <w:t xml:space="preserve">Active control of light extraction in the near-IR range with sub-wavelength periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02340795v1</w:t>
+                <w:t xml:space="preserve">hal-01842005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of light extraction in the near-IR range with sub-wavelength periodic structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Camon</w:t>
+                <w:t xml:space="preserve">Elucidating non-classical nucleation of nanocrystals from an amorphous intermediate state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Néouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NANO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01842005v1</w:t>
+                <w:t xml:space="preserve">cea-02340311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating non-classical nucleation of nanocrystals from an amorphous intermediate state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Freitas</w:t>
+                <w:t xml:space="preserve">Nucleation of nanocrystals in solution: confinement by the amorphous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Testard</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANO 2018</w:t>
+              <w:t xml:space="preserve">Nano2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02340311v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02340795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure low doping concentrations by NMR spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Ollier</w:t>
+                <w:t xml:space="preserve">Glycothermal synthesis of Ce-doped garnet nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Seshadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622548v1</w:t>
+                <w:t xml:space="preserve">hal-01425084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycothermal synthesis of Ce-doped garnet nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Gd3Sc2Al3O12 doped Ce3+: a new candidate as phosphor for LED-based lighting ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Devys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Seshadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ram Seshadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">SPSSM-2016 (Structure-Property Relationship in Solid State Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425084v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd3Sc2Al3O12 doped Ce3+: a new candidate as phosphor for LED-based lighting ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">How to measure low doping concentrations by NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSSM-2016 (Structure-Property Relationship in Solid State Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425114v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous to Crystal Conversion As a Mechanism Governing the Structure of Luminescent YV04:Eu Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandra Néouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15970,519 +15970,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02349621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient dense phases in the nucleation/growth of nanoparticles in solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gd3Sc2Al3O12:Ce3+, une alternative au Y3Al5O12:Ce3+ pour les diodes blanches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Devys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Seshadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Soft Days 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée du Groupe Français des Luminophores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02356646v1</w:t>
+                <w:t xml:space="preserve">hal-01425117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd3Sc2Al3O12:Ce3+, une alternative au Y3Al5O12:Ce3+ pour les diodes blanches ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transient dense phases in the nucleation/growth of nanoparticles in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy de Jesus Almeida Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Groupe Français des Luminophores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Swiss Soft Days 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425117v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02356646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de lumière dans des matériaux nanostructurés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amorphous to crystal conversion as a mechanism governing the structure of luminescent YVO4:Eu nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425124v1</w:t>
+                <w:t xml:space="preserve">cea-02362646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous to crystal conversion as a mechanism governing the structure of luminescent YVO4:Eu nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de lumière dans des matériaux nanostructurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Devys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02362646v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of New Kinds of Plasmonics Materials Through Swift Heavy Ion Shaping Technique</w:t>
               </w:r>
@@ -16606,64 +16606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the ``guided light/photonic crystal'' coupling by absorbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Kubytskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16736,77 +16736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface patterning for light extraction in luminescent sol-gel films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16857,103 +16857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser solide à 465 nm pour l'excitation de nano-particules d'Eu:YVO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées bilan CNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Chatenay Malabry, France</w:t>
@@ -16982,90 +16982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent oxide nanoparticles with enhanced optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17142,51 +17142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Loc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Slablab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17250,51 +17250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent lanthanide-ion doped nanoparticles as singlebiomolecule labels and oxidant sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17302,51 +17302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloidal Quantum Dots for Biomedical Applications II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. </w:t>
@@ -17384,51 +17384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence resonance energy transfer using lanthanide-ion doped oxide nanoparticles as donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17436,51 +17436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Amirtha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloidal Quantum Dots for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, San José, United States. </w:t>
@@ -17512,325 +17512,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for sodium channel imaging at the single molecule level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
+                <w:t xml:space="preserve">New biological labels based on functionalized YVO4:Eu nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egidijus Auksorius</w:t>
+                <w:t xml:space="preserve">V. Buissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobiophotonics and Biomedical Applications II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.590737⟩</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting - Symposium AA - Nanoscale Materials Science in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Boston, MA, United States. pp.AA6.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-845-AA6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102790v1</w:t>
+                <w:t xml:space="preserve">hal-00844507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biological labels based on functionalized YVO4:Eu nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Buissette</w:t>
+                <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for sodium channel imaging at the single molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lahlil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+                <w:t xml:space="preserve">Egidijus Auksorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting - Symposium AA - Nanoscale Materials Science in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Boston, MA, United States. pp.AA6.2, </w:t>
+              <w:t xml:space="preserve">Nanobiophotonics and Biomedical Applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San José, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-845-AA6.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.590737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844507v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for single Na+ channel imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17838,51 +17838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidijus Auksorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Israel bi-national workshop on NanoBioPhotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Eilat, Israel</w:t>
@@ -17924,90 +17924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission properties and applications of nanostructured luminescent oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Buissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2005 Spring Meeting, Symposium I: Advanced functional nanomaterials from nanoscale objects to nanostructured inorganic and hybrid materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
@@ -18094,77 +18094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 15 57275 PCT/EP2016/068096. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18195,90 +18195,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules d'oxyde à base de terres rares et utilisation notamment en imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schöffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20120052167. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18480,51 +18480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF7F928D"/>
+    <w:nsid w:val="357427B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18711,51 +18711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-gacoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6774-3181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143198262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173375239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355881071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7574-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202503356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisoo Oh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Davis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02382" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harvey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147664" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Magermans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bonetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202423439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Cleret de Langavant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lochon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ponsinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305840v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmo Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00345-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael V Perrella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Sousa Filho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Daugas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202212845" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03501314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy P Freitas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01286" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohsin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18711" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Huitorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coustham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c14749" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chacon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7884" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashutosh Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Asadollahbaik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.434645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Itoi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Talham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049223" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mnasri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03287A" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Corbella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr04639j" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334800v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr08452b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100231" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;raudet-Tarisse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr03358a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120872" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chac&#243;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22158-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12769" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021031v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902864v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Freitas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01266" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanro Mathew" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080954v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Malkinson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Chaudan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sonay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01749" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab83e3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187740v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera-Melero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevelec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01161g" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sousa Filho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lem&#233;nager" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fick" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12251" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thiriet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9111560" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boudot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04853" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevalier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16279" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR03597K" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01844324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanz-Paz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey W Burr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F van Hulst" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00548" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourcin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.032156" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018725v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.13.012505" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898795v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benito" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Moll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804377" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Malta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b03983" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03160" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.05.102" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01760698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701442" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251808" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva Laurita" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.05.035" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01870" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054309v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00451f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valdivia-Valero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr07727c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421632v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vuillemin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29863" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137300v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cheisson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500251" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQCX20DG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234243v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01546" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035308" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187295v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de La Cotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merzeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Wook Kim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01427a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141761v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00321" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350036v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Kubytskyi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.8.083992" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049149v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061623" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brudieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201400292" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346315v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Calderoon-Villajos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Zaldo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Cascales" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5065377" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja500247b" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devreux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02628d" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021511v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175799v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405450p" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303567" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.12.045" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988085v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Corde" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galaup" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nathalie Duluard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/50/505206" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8D87F6D7F39C2199F1AEFC28525CBBD15C88CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00865949v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.03.072" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760762v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200825" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C3GT5XG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763841v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desboeufs" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200672r" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653323v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Roppolo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Celasco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM13600C" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683884v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decanini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/36/365701" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46FD03EBC6226B59DCB05A0433950CABA5D42997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528036v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103431d" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929682v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wnuk" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Xuan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004652" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567021v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sagarzazu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.11.001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929677v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyuan Zhou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200701093" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S3KH7LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtai Choumane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi-Nguyen Ha" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goutel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767209" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016158v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415157g" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7LFZGT4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050126v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm011263a" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLGVWV9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509134v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Brouri" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.187901" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509136v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuehn" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509137v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.061802" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761568v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biteau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668974v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958644v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maioli" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boniface" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ferrer Ortas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICROSCOPY.2020.MW1A.2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344057v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329638v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Baumgartner" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Raamoorthy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344030v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340795v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842005v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394244" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340311v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Freitas" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622548v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425084v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Seshadri" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425114v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349621v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356646v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy de Jesus Almeida Freitas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425117v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425124v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362646v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141517v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khomenkov" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714442v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys," TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024063" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683919v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892712" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941312v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMEMS.2007.4373829" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04446619v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-gacoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6774-3181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143198262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173375239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355881071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7574-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202503356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harvey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147664" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisoo Oh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Davis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Magermans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bonetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202423439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Cleret de Langavant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lochon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ponsinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael V Perrella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Sousa Filho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305840v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmo Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00345-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Daugas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202212845" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03501314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy P Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02859" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohsin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18711" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Huitorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coustham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c14749" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chacon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7884" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashutosh Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Asadollahbaik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.434645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Corbella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr04639j" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr08452b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Itoi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Talham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049223" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mnasri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03287A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100231" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chac&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22158-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120872" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;raudet-Tarisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr03358a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12769" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021031v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902864v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Freitas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01266" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanro Mathew" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080954v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Malkinson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Chaudan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sonay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01749" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab83e3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sousa Filho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lem&#233;nager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12251" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera-Melero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevelec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01161g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thiriet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9111560" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boudot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevalier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16279" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04853" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01844324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanz-Paz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey W Burr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F van Hulst" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00548" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourcin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.032156" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.13.012505" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR03597K" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898795v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benito" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Moll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804377" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Malta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b03983" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03160" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.05.102" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01760698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701442" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568599v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva Laurita" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.05.035" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251808" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054309v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00451f" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630178v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01870" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valdivia-Valero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr07727c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421632v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vuillemin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29863" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01546" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cheisson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500251" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQCX20DG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035308" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141761v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187295v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de La Cotte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merzeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Wook Kim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01427a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049149v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061623" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071584v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brudieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201400292" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350036v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Kubytskyi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.8.083992" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060896v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja500247b" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346315v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Calderoon-Villajos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Zaldo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Cascales" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5065377" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devreux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02628d" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021511v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175799v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405450p" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303567" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.12.045" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00865949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.03.072" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760762v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200825" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C3GT5XG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988085v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Corde" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galaup" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nathalie Duluard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/50/505206" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8D87F6D7F39C2199F1AEFC28525CBBD15C88CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763841v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desboeufs" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200672r" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653323v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Roppolo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Celasco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM13600C" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683884v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decanini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/36/365701" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46FD03EBC6226B59DCB05A0433950CABA5D42997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528036v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103431d" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929682v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wnuk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Xuan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004652" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567021v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sagarzazu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.11.001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929677v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyuan Zhou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200701093" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S3KH7LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtai Choumane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi-Nguyen Ha" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goutel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767209" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016158v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415157g" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7LFZGT4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050126v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm011263a" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLGVWV9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509134v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Brouri" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.187901" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509136v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuehn" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509137v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.061802" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761568v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biteau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668974v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958644v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maioli" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boniface" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ferrer Ortas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICROSCOPY.2020.MW1A.2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344057v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329638v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Baumgartner" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Raamoorthy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344030v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842005v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394244" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340311v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Freitas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340795v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425084v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Seshadri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425114v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622548v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349621v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425117v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356646v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy de Jesus Almeida Freitas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362646v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425124v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141517v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khomenkov" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714442v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys," TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024063" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683919v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892712" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941312v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMEMS.2007.4373829" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04446619v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>