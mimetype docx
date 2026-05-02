--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -3284,429 +3284,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring 3D orientation of nanocrystals via polarized luminescence of rare-earth dopants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeongmo Kim</w:t>
+                <w:t xml:space="preserve">Thermal behavior of waterglass: foaming and xerogel-to-glass evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mohsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinaldo Chacón</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khalid Lahlil</w:t>
+                <w:t xml:space="preserve">Grégory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, pp.120872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22158-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334798v1</w:t>
+                <w:t xml:space="preserve">hal-03324838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of waterglass: foaming and xerogel-to-glass evolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescent lanthanide nanoparticle-based imaging enables ultra-sensitive, quantitative and multiplexed &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; lateral flow immunoassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Tricot</w:t>
+                <w:t xml:space="preserve">F. Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Féraudet-Tarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120872⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (35), pp.14814 - 14824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr03358a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324838v1</w:t>
+                <w:t xml:space="preserve">hal-03878185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent lanthanide nanoparticle-based imaging enables ultra-sensitive, quantitative and multiplexed &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; lateral flow immunoassays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Gacoin</w:t>
+                <w:t xml:space="preserve">Measuring 3D orientation of nanocrystals via polarized luminescence of rare-earth dopants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongmo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alexandrou</w:t>
+                <w:t xml:space="preserve">Reinaldo Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (35), pp.14814 - 14824. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1nr03358a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22158-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878185v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Superparamagnetic and Bioactive Multicore–Shell Nanoparticles (γ-Fe 2 O 3 @SiO 2 -CaO): A Promising Material for Bone Cancer Treatment</w:t>
               </w:r>
@@ -6812,295 +6812,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to increase phosphor brightness: Application with Ce3+-doped Gd3Sc2Al3O12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Devys</w:t>
+                <w:t xml:space="preserve">Wave mixing at the nanoscale: From plasmonic to hybrid structures (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeliss Ethis de Corny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
+                <w:t xml:space="preserve">Aurélien Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.05.035⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ultrafast Phenomena and Nanophotonics XXI, 10102, pp.101021N. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2251808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568599v1</w:t>
+                <w:t xml:space="preserve">hal-02013122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave mixing at the nanoscale: From plasmonic to hybrid structures (Conference Presentation)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jeannin</w:t>
+                <w:t xml:space="preserve">A strategy to increase phosphor brightness: Application with Ce3+-doped Gd3Sc2Al3O12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Devys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneva Laurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Homeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Drezet</w:t>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ultrafast Phenomena and Nanophotonics XXI, 10102, pp.101021N. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 190, pp.62-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2251808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013122v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of paramagnetic concentrations inside a diamagnetic matrix using solid-state NMR</w:t>
               </w:r>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (19), pp.12175-12184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7497,51 +7497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdivia-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8179,51 +8179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8549,295 +8549,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single YVO4:Eu nanoparticle emission spectra using direct Eu3+ ion excitation with a sum-frequency 465-nm solid-state laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro- and nano-particle trapping using fibered optical nano-tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Decombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">Francisco Valdivia-Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.020542⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Optical Trapping and Optical Micromanipulation XI, 9164, pp.916430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2061623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065740v1</w:t>
+                <w:t xml:space="preserve">hal-02049149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and nano-particle trapping using fibered optical nano-tweezers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+                <w:t xml:space="preserve">Single YVO4:Eu nanoparticle emission spectra using direct Eu3+ ion excitation with a sum-frequency 465-nm solid-state laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Valdivia-Valero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Optical Trapping and Optical Micromanipulation XI, 9164, pp.916430. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (17), pp.20542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2061623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.020542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049149v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel route toward efficient and robust Distributed Bragg Reflector for light management applications</w:t>
               </w:r>
@@ -8875,51 +8875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -8970,51 +8970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of photonic crystal coupling to and from guided light by absorbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Kubytskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9081,334 +9081,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphic copper iodide clusters: insights into the mechanochromic luminescence properties.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticulate Coatings with Efficient Up-Conversion Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Calderoon-Villajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Zaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja500247b⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (24), pp.22483-22489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am5065377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060896v1</w:t>
+                <w:t xml:space="preserve">hal-01346315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticulate Coatings with Efficient Up-Conversion Properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymorphic copper iodide clusters: insights into the mechanochromic luminescence properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (24), pp.22483-22489. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (32), pp.11311-11320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am5065377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja500247b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346315v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and ESR relaxation in Nd- and Gd-doped LaPO4 : towards the accurate determination of the doping concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10853,51 +10853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Botsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10961,51 +10961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystal patterning of luminescent sol-gel films for light extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11781,51 +11781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo O. Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12013,295 +12013,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of enhanced light irradiance in waveguide-based fluorescent microarrays</w:t>
+                <w:t xml:space="preserve">Electrostatic grafting of diamond nanoparticles: a versatile route to nanocrystalline diamond thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Sagarzazu</w:t>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bedu</w:t>
+                <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav I. Safarov</w:t>
+                <w:t xml:space="preserve">Marc Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2008.11.001⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (12), pp.2738 - 2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am900458g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567021v1</w:t>
+                <w:t xml:space="preserve">cea-01807224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic grafting of diamond nanoparticles: a versatile route to nanocrystalline diamond thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of enhanced light irradiance in waveguide-based fluorescent microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sagarzazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gesset</w:t>
+                <w:t xml:space="preserve">Nicolas Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chaigneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vieille</w:t>
+                <w:t xml:space="preserve">Viatcheslav I. Safarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (12), pp.2738 - 2746. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (7), pp.2281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am900458g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2008.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01807224v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photostable Second-Harmonic Generation from a Single KTiOPO 4 Nanocrystal for Nonlinear Microscopy</w:t>
               </w:r>
@@ -12764,51 +12764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houtai Choumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi-Nguyen Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sagarzazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Goutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15514,51 +15514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycothermal synthesis of Ce-doped garnet nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15622,51 +15622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gd3Sc2Al3O12 doped Ce3+: a new candidate as phosphor for LED-based lighting ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15782,51 +15782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15976,51 +15976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gd3Sc2Al3O12:Ce3+, une alternative au Y3Al5O12:Ce3+ pour les diodes blanches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16347,51 +16347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de lumière dans des matériaux nanostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16606,51 +16606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the ``guided light/photonic crystal'' coupling by absorbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Kubytskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16736,51 +16736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface patterning for light extraction in luminescent sol-gel films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16857,103 +16857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser solide à 465 nm pour l'excitation de nano-particules d'Eu:YVO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées bilan CNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Chatenay Malabry, France</w:t>
@@ -17021,51 +17021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18480,51 +18480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="357427B1"/>
+    <w:nsid w:val="C495533C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18711,51 +18711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-gacoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6774-3181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143198262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173375239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355881071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7574-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202503356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harvey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147664" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisoo Oh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Davis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Magermans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bonetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202423439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Cleret de Langavant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lochon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ponsinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael V Perrella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Sousa Filho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305840v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmo Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00345-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Daugas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202212845" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03501314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy P Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02859" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohsin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18711" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Huitorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coustham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c14749" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chacon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7884" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashutosh Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Asadollahbaik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.434645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Corbella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr04639j" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr08452b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Itoi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Talham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049223" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mnasri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03287A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100231" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chac&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22158-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120872" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;raudet-Tarisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr03358a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12769" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021031v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902864v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Freitas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01266" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanro Mathew" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080954v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Malkinson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Chaudan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sonay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01749" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab83e3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sousa Filho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lem&#233;nager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12251" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera-Melero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevelec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01161g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thiriet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9111560" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boudot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevalier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16279" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04853" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01844324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanz-Paz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey W Burr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F van Hulst" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00548" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourcin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.032156" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.13.012505" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR03597K" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898795v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benito" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Moll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804377" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Malta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b03983" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03160" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.05.102" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01760698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701442" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568599v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva Laurita" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.05.035" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251808" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054309v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00451f" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630178v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01870" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valdivia-Valero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr07727c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421632v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vuillemin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29863" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01546" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cheisson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500251" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQCX20DG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035308" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141761v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187295v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de La Cotte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merzeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Wook Kim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01427a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049149v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061623" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071584v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brudieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201400292" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350036v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Kubytskyi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.8.083992" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060896v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja500247b" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346315v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Calderoon-Villajos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Zaldo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Cascales" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5065377" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devreux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02628d" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021511v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175799v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405450p" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303567" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.12.045" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00865949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.03.072" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760762v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200825" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C3GT5XG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988085v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Corde" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galaup" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nathalie Duluard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/50/505206" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8D87F6D7F39C2199F1AEFC28525CBBD15C88CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763841v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desboeufs" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200672r" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653323v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Roppolo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Celasco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM13600C" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683884v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decanini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/36/365701" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46FD03EBC6226B59DCB05A0433950CABA5D42997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528036v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103431d" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929682v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wnuk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Xuan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004652" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567021v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sagarzazu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.11.001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929677v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyuan Zhou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200701093" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S3KH7LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtai Choumane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi-Nguyen Ha" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goutel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767209" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016158v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415157g" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7LFZGT4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050126v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm011263a" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLGVWV9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509134v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Brouri" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.187901" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509136v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuehn" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509137v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.061802" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761568v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biteau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668974v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958644v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maioli" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boniface" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ferrer Ortas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICROSCOPY.2020.MW1A.2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344057v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329638v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Baumgartner" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Raamoorthy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344030v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842005v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394244" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340311v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Freitas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340795v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425084v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Seshadri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425114v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622548v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349621v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425117v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356646v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy de Jesus Almeida Freitas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362646v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425124v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141517v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khomenkov" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714442v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys," TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024063" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683919v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892712" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941312v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMEMS.2007.4373829" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04446619v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-gacoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6774-3181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143198262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173375239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355881071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7574-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202503356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harvey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147664" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisoo Oh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Davis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Magermans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bonetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202423439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Cleret de Langavant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lochon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ponsinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael V Perrella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Sousa Filho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305840v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmo Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00345-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Daugas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202212845" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03501314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy P Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02859" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohsin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18711" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Huitorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coustham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c14749" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chacon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7884" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashutosh Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Asadollahbaik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.434645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Corbella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr04639j" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr08452b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Itoi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Talham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049223" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mnasri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03287A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100231" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120872" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;raudet-Tarisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr03358a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chac&#243;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22158-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12769" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021031v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902864v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Freitas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01266" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanro Mathew" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080954v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Malkinson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Chaudan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sonay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01749" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab83e3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sousa Filho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lem&#233;nager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12251" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera-Melero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevelec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01161g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thiriet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9111560" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boudot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevalier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16279" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04853" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01844324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanz-Paz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey W Burr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F van Hulst" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00548" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourcin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.032156" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.13.012505" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR03597K" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898795v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benito" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Moll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804377" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Malta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b03983" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03160" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.05.102" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01760698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701442" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251808" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva Laurita" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.05.035" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054309v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00451f" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630178v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01870" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valdivia-Valero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr07727c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421632v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vuillemin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29863" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01546" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cheisson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500251" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQCX20DG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035308" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141761v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187295v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de La Cotte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merzeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Wook Kim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01427a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061623" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071584v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brudieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201400292" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350036v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Kubytskyi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.8.083992" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346315v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Calderoon-Villajos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Zaldo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Cascales" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5065377" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja500247b" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devreux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02628d" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021511v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175799v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405450p" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303567" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.12.045" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00865949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.03.072" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760762v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200825" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C3GT5XG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988085v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Corde" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galaup" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nathalie Duluard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/50/505206" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8D87F6D7F39C2199F1AEFC28525CBBD15C88CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763841v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desboeufs" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200672r" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653323v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Roppolo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Celasco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM13600C" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683884v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decanini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/36/365701" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46FD03EBC6226B59DCB05A0433950CABA5D42997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528036v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103431d" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929682v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wnuk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Xuan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004652" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567021v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sagarzazu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.11.001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929677v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyuan Zhou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200701093" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S3KH7LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtai Choumane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi-Nguyen Ha" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goutel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767209" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016158v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415157g" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7LFZGT4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050126v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm011263a" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLGVWV9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509134v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Brouri" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.187901" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509136v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuehn" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509137v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.061802" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761568v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biteau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668974v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958644v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maioli" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boniface" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ferrer Ortas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICROSCOPY.2020.MW1A.2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344057v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329638v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Baumgartner" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Raamoorthy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344030v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842005v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394244" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340311v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Freitas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340795v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425084v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Seshadri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425114v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622548v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349621v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425117v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356646v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy de Jesus Almeida Freitas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362646v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425124v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141517v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khomenkov" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714442v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys," TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024063" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683919v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892712" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941312v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMEMS.2007.4373829" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04446619v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>