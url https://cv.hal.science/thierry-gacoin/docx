--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -143,74 +143,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">173375239</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Dph5fuYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000355881071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/D-7574-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -245,14225 +266,14225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent Nanophosphors: Poised to Outperform Bulk Counterparts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnación Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 14 (5), pp.e03356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202503356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing in operando chloride ion filtration through an electrocatalytic film architecture integrated with ZIF-8 nanosheets En route to seawater electrolysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous Anisotropic Growth of Plasmonic Cs&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;WO&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt; Nanocrystals into Rods and Platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Marchat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Jisoo Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Tard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joshua Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Plapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147664⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (14), pp.14445-14455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c02382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344195v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and stability of Gd&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Eu&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;VO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanoparticles injected in mouse ear pinnae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Proiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Pinakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni C Paloura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 182, pp.118049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2024.118049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Anisotropic Growth of Plasmonic Cs&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;WO&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt; Nanocrystals into Rods and Platelets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inducing in operando chloride ion filtration through an electrocatalytic film architecture integrated with ZIF-8 nanosheets En route to seawater electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Plapp</w:t>
+                <w:t xml:space="preserve">Catherine Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Baron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c02382⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 544, pp.147664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408643v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shearmetry in fluids by using size-controlled anisotropic LaPO 4 :Eu 3+ nanorods as polarized luminescent probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Magermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202423439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Infrared Dual-Band LSPR Coupling in Oriented Assembly of Doped Metal Oxide Nanocrystal Platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Cleret de Langavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jisoo Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ponsinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (10), pp.3074-3081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to the ICL 2023 special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Suta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 278, pp.120773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2024.120773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Room-Temperature and Ultrafast Synthesis of Highly Luminescent and Extremely Small Eu$^3$$^+$-Doped YVO$_4$ Nanocrystals”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multititration: The New Method for Implementing Ultrasensitive and Quantitative Multiplexed In-Field Immunoassays Despite Cross-Reactivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Cesar de Sousa Filho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fanny Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04020⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (36), pp.13509-13518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551390v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multititration: The New Method for Implementing Ultrasensitive and Quantitative Multiplexed In-Field Immunoassays Despite Cross-Reactivity?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Charge-driven liquid-crystalline behavior of ligand-functionalized nanorods in apolar solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongmo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01846⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (9), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00345-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273892v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-driven liquid-crystalline behavior of ligand-functionalized nanorods in apolar solvent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Room-Temperature and Ultrafast Synthesis of Highly Luminescent and Extremely Small Eu$^3$$^+$-Doped YVO$_4$ Nanocrystals”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rafael V Perrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Cesar de Sousa Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00345-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.667-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305840v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of LSPR Coupling Effects toward the Rational Design of Cs x WO 3– δ Based Solar NIR Filtering Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Cleret de Langavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (43), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202212845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic Polymers towards the Development of Orientation-Sensitive Bioprobes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization‐induced suppression of intumescence in aqueous alkali silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bartier</w:t>
+                <w:t xml:space="preserve">Hamza Mohsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">Ekaterina Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Devys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01286⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.639-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.18711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03780613v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization within Intermediate Amorphous Phases Determines the Polycrystallinity of Nanoparticles from Coprecipitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexy P Freitas</w:t>
+                <w:t xml:space="preserve">Zwitterionic Polymers towards the Development of Orientation-Sensitive Bioprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+                <w:t xml:space="preserve">Fanny Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Durelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Larquet</w:t>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02859⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (34), pp.10512-10519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03501314v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03780613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals impairment of fast axonal transport induced by molecular motor imbalances in the brain of zebrafish larvae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization within Intermediate Amorphous Phases Determines the Polycrystallinity of Nanoparticles from Coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+                <w:t xml:space="preserve">Alexy P Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Terras</w:t>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bénassy</w:t>
+                <w:t xml:space="preserve">Maxime Durelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Duroure</w:t>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (12), pp.20470-20487. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.29-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.2c06799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883196v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03501314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization‐induced suppression of intumescence in aqueous alkali silicates</w:t>
+                <w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals impairment of fast axonal transport induced by molecular motor imbalances in the brain of zebrafish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Mohsin</w:t>
+                <w:t xml:space="preserve">Baptiste Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Burov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Maron</w:t>
+                <w:t xml:space="preserve">Feriel Terras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Devys</w:t>
+                <w:t xml:space="preserve">Antoine Bénassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Duroure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.18711⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (12), pp.20470-20487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.2c06799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305829v1</w:t>
+                <w:t xml:space="preserve">hal-03883196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoactive CuI-Cross-Linked Polyurethane Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Stal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Huitorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (42), pp.47931-47940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.2c14749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial probing of electric and magnetic transitions in variable optical environments and vice-versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongmo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (38), pp.385705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/ac7884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission spectroscopy of NaYF₄:Eu nanorods optically trapped by Fresnel lens fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aashutosh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asa Asadollahbaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongmo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.332-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/PRJ.434645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monazite LaPO 4 :Eu 3+ nanorods as strongly polarized nano-emitters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ileana Florea</w:t>
+                <w:t xml:space="preserve">High-pressure behavior of heteroepitaxial core-shell particles made of Prussian blue analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miho Itoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Talham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr04639j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (23), pp.235106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949987v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the order parameter of vertically aligned nanorod assemblies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis of (MgCoNiCuZn)O entropy-stabilized oxides using solution-based routes: influence of composition on phase stability and functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nr08452b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (42), pp.15121-15131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TC03287A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334800v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure behavior of heteroepitaxial core-shell particles made of Prussian blue analogs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Measuring the order parameter of vertically aligned nanorod assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongmo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongwook Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.7630-7637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nr08452b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0049223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03286022v1</w:t>
+                <w:t xml:space="preserve">hal-03334800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of (MgCoNiCuZn)O entropy-stabilized oxides using solution-based routes: influence of composition on phase stability and functional properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+                <w:t xml:space="preserve">Monazite LaPO 4 :Eu 3+ nanorods as strongly polarized nano-emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongmo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Magermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Corbella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TC03287A⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (40), pp.16968-16976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr04639j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379807v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Nanowire Solar Cells with μc‐Si:H Absorbers for Radial Junction Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 218 (17), pp.2100231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.202100231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of waterglass: foaming and xerogel-to-glass evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Tricot</w:t>
+                <w:t xml:space="preserve">Measuring 3D orientation of nanocrystals via polarized luminescence of rare-earth dopants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongmo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120872⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22158-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324838v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent lanthanide nanoparticle-based imaging enables ultra-sensitive, quantitative and multiplexed &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; lateral flow immunoassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Féraudet-Tarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (35), pp.14814 - 14824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1nr03358a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring 3D orientation of nanocrystals via polarized luminescence of rare-earth dopants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalid Lahlil</w:t>
+                <w:t xml:space="preserve">Thermal behavior of waterglass: foaming and xerogel-to-glass evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mohsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22158-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, pp.120872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334798v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Superparamagnetic and Bioactive Multicore–Shell Nanoparticles (γ-Fe 2 O 3 @SiO 2 -CaO): A Promising Material for Bone Cancer Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (42), pp.47820-47830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.0c12769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid KTP-plasmonic nanostructures for enhanced nonlinear optics at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeliss Ethis de Corny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (3), pp.665-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a chemical control of colloidal YVO4 nanoparticles microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 36 (31), pp.9124-9131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Magnetic Dipole Transition of Single Nanorods by Spectroscopy and Fourier Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongmo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanro Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, pp.054010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.054010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast In Vivo Imaging of SHG Nanoprobes with Multiphoton Light-Sheet Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Malkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Chaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (4), pp.1036-1049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast In Vivo Imaging of SHG Nanoprobes with Multiphoton Light-Sheet Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Malkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Chaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (4), pp.1036-1049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical trapping and orientation-resolved spectroscopy of europium-doped nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aashutosh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongmo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénäelle Julié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Síle Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (2), pp.025007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2515-7647/ab83e3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOUT EST CHIMIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colloidal Rare Earth Vanadate Single Crystalline Particles as Ratiometric Luminescent Thermometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sousa Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (4), pp.2441-2450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334700v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Rare Earth Vanadate Single Crystalline Particles as Ratiometric Luminescent Thermometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jochen Fick</w:t>
+                <w:t xml:space="preserve">Luminescence mechanochromism of copper iodide clusters: a rational investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Utrera-Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mevelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12251⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (22), pp.7899-7909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt01161g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010743v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence mechanochromism of copper iodide clusters: a rational investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOUT EST CHIMIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 749, pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187740v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaYF4 Microstructure, beyond Their Well-Shaped Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.1560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano9111560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting aqueous alkaline silicates as precursors for sol‐gel optical coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaël Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (7), pp.3887-3896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.16279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of Silica Thin-Film Nanoporosity via Alkali-Ion-Assisted Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (7), pp.2390-2400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b04853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Magnetic Light Emission with All-Dielectric Optical Nanoantennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Sanz-Paz</w:t>
+                <w:t xml:space="preserve">Size-dependent trapping behavior and optical emission study of NaYF4 nanorods in optical fiber tip tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrine Ernandes</w:t>
+                <w:t xml:space="preserve">F. Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Uriel Esparza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Niek F van Hulst</w:t>
+                <w:t xml:space="preserve">Francesco Valdivia-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b00548⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (24), pp.32156-32167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.032156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844324v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent trapping behavior and optical emission study of NaYF4 nanorods in optical fiber tip tweezers</w:t>
+                <w:t xml:space="preserve">Optical fiber tip tweezers, a complementary approach for nanoparticle trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Fick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.032156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.012505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.13.012505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948035v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical fiber tip tweezers, a complementary approach for nanoparticle trapping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tin dioxide nanoparticles as catalyst precursors for plasma-assisted vapor–liquid–solid growth of silicon nanowires with well-controlled density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.13.012505⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad7db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018725v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin dioxide nanoparticles as catalyst precursors for plasma-assisted vapor–liquid–solid growth of silicon nanowires with well-controlled density</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Strain engineering of photo-induced phase transformations in Prussian blue analogue heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Robert Cortès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+                <w:t xml:space="preserve">Lucio Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (43), </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (34), pp.16030-16039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad7db⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NR03597K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908717v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain engineering of photo-induced phase transformations in Prussian blue analogue heterostructures</w:t>
+                <w:t xml:space="preserve">Enhancing Magnetic Light Emission with All-Dielectric Optical Nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Adam</w:t>
+                <w:t xml:space="preserve">Maria Sanz-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Poggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Larquet</w:t>
+                <w:t xml:space="preserve">Cyrine Ernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Cortès</w:t>
+                <w:t xml:space="preserve">Juan Uriel Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Martinelli</w:t>
+                <w:t xml:space="preserve">Geoffrey W Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niek F van Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR03597K⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.3481-3487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b00548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175789v1</w:t>
+                <w:t xml:space="preserve">hal-01844324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence Vapochromism of a Dynamic Copper Iodide Mesocate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (71), pp.18868-18872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201804377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized Luminescence of Anisotropic LaPO 4 :Eu Nanocrystal Polymorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Chaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongwook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Malta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (30), pp.9512-9517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.8b03983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ligands effect on the photophysical properties of copper iodide clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Huitorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Utrera-Melero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (8), pp.4328-4339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b03160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-synthesis annealing of coprecipitated CoFe2O4 nanoparticles in silica matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 465, pp.186 - 192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.05.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology of Multiphoton Microscopes Using Second Harmonic Generation Nanoprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mahou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Malkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Chaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (42), pp.1701442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.201701442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the orientation of rare-earth-doped nanorods for flow shear tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongwook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Hilbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), pp.914-919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nnano.2017.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave mixing at the nanoscale: From plasmonic to hybrid structures (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeliss Ethis de Corny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeliss Ethis de Corny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Ultrafast Phenomena and Nanophotonics XXI, 10102, pp.101021N. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2251808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to increase phosphor brightness: Application with Ce3+-doped Gd3Sc2Al3O12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneva Laurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Homeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 190, pp.62-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of paramagnetic concentrations inside a diamagnetic matrix using solid-state NMR</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luminescence Mechanochromism Induced by Cluster Isomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp00451f⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (20), pp.12379 - 12388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054309v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence Mechanochromism Induced by Cluster Isomerization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of paramagnetic concentrations inside a diamagnetic matrix using solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01870⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (19), pp.12175-12184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp00451f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630178v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-wide range field-dependent measurements of the relaxivity of Gd1−xEuxVO4 nanoparticle contrast agents using a mechanical sample-shuttling relaxometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ching-Yu Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minglee Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.44770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep44770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent nanoparticle trapping with far-field optical fiber-tip tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdivia-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (9), pp.5334-5342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5nr07727c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochromic luminescence and liquid crystallinity of molecular copper clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Huitorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (22), pp.8190--8200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient second-harmonic imaging of collagen in histological slides using Bessel beam excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (29863 (2016)), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep29863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Control of Cuprophilic Interactions in a Luminescent Mechanochromic Copper Cluster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Mechanochromic luminescence of copper iodide clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Polian</w:t>
+                <w:t xml:space="preserve">Thibaut Cheisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Delbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucio Martinelli</w:t>
+                <w:t xml:space="preserve">Gregory Nocton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (20), pp.9821-9825. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (15), pp.5892-5897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234243v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochromic luminescence of copper iodide clusters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Pressure Control of Cuprophilic Interactions in a Luminescent Mechanochromic Copper Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Nocton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Polian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201500251⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (20), pp.9821-9825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01137300v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysics of single nitrogen-vacancy centers in diamond nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (3), pp.035308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.035308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry Flexibility of Copper Iodide Clusters: Variability in Luminescence Thermochromism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nocton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (9), pp.4483-4494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field induced birefringence in nonaqueous dispersions of mineral nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Merzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong Wook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (33), pp.6595-6603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5sm01427a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and nano-particle trapping using fibered optical nano-tweezers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Sol-gel route toward efficient and robust Distributed Bragg Reflector for light management applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Brudieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2061623⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201400292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049149v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single YVO4:Eu nanoparticle emission spectra using direct Eu3+ ion excitation with a sum-frequency 465-nm solid-state laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of photonic crystal coupling to and from guided light by absorbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Devys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Kubytskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.083992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.8.083992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.020542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01065740v1</w:t>
+                <w:t xml:space="preserve">hal-01350036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel route toward efficient and robust Distributed Bragg Reflector for light management applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single YVO4:Eu nanoparticle emission spectra using direct Eu3+ ion excitation with a sum-frequency 465-nm solid-state laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201400292⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (17), pp.20542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.020542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071584v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of photonic crystal coupling to and from guided light by absorbance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Micro- and nano-particle trapping using fibered optical nano-tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Decombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Valdivia-Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.8.083992⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Optical Trapping and Optical Micromanipulation XI, 9164, pp.916430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2061623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350036v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticulate Coatings with Efficient Up-Conversion Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Calderoon-Villajos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Zaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Cascales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (24), pp.22483-22489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am5065377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic copper iodide clusters: insights into the mechanochromic luminescence properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (32), pp.11311-11320. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja500247b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and ESR relaxation in Nd- and Gd-doped LaPO4 : towards the accurate determination of the doping concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Devreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (35), pp.18788-18798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cp02628d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous to Crystal Conversion as a Mechanism Governing the Structure of Luminescent YVO4:Eu Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (3), pp.2602-2608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional rare-Earth vanadate nanoparticles: luminescent labels, oxidant sensors, and MRI contrast agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhael Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (11), pp.11126-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of Cobalt Ions in γ-Fe 2 O 3 Nanoparticles by Direct Coprecipitation or Postsynthesis Adsorption: Dopant Localization and Magnetic Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (38), pp.19672-19683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp405450p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactive hybrid gelators based on a luminescent inorganic [cu4 i4 ] cluster core.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Percolation transition in the porous structure of latex-templated silica monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Brunet-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 172, pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.12.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201303567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00913629v1</w:t>
+                <w:t xml:space="preserve">hal-00773537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation transition in the porous structure of latex-templated silica monoliths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Barthel</w:t>
+                <w:t xml:space="preserve">Photoactive hybrid gelators based on a luminescent inorganic [cu4 i4 ] cluster core.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (47), pp.15831-15835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.12.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00773537v1</w:t>
+                <w:t xml:space="preserve">hal-00913629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the Confinement Potential of Bacterial Pore-Forming Toxin Receptors Inside Rafts with Nonblinking Eu3+-Doped Oxide Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photolithographic processing of silver loaded dielectric coatings based on preformed colloidal TiO2nanoparticles dispersed in a mesoporous silica binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+                <w:t xml:space="preserve">Jöelle Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Casanova</w:t>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Mialon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Laetitia Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Nathalie Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.03.072⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (50), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/50/505206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865949v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaPO 4 Mineral Liquid Crystalline Suspensions with Outstanding Colloidal Stability for Electro-Optical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongwook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Deloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Biver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp. 4949-4956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201200825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolithographic processing of silver loaded dielectric coatings based on preformed colloidal TiO2nanoparticles dispersed in a mesoporous silica binder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing the Confinement Potential of Bacterial Pore-Forming Toxin Receptors Inside Rafts with Nonblinking Eu3+-Doped Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Galaup</w:t>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Nathalie Duluard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/50/505206⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (10), pp.2299-2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01988085v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siloxanol-functionalized copper iodide cluster as a thermochromic luminescent building block.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (2), pp.794-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic200672r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence thermochromism of acrylic materials incorporating copper iodide clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic crystal patterning of luminescent sol-gel films for light extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvige Celasco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Garcia</w:t>
+                <w:t xml:space="preserve">Amélie Revaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Revaux</w:t>
+                <w:t xml:space="preserve">D. Decanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1JM13600C⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (36), pp.365701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/36/365701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653323v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodiamond as a Vector for siRNA Delivery to Ewing Sarcoma Cells.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence thermochromism of acrylic materials incorporating copper iodide clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Botsoa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+                <w:t xml:space="preserve">Ignazio Roppolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvige Celasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201101193⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (47), pp.19106-19113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1JM13600C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648255v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal patterning of luminescent sol-gel films for light extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Nanodiamond as a Vector for siRNA Delivery to Ewing Sarcoma Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Alhaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Botsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. M. Haghiri-Gosnet</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/36/365701⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 ((21)), pp.3087-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201101193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00683884v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic luminescence of copper iodide clusters: the case of phosphine ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (21), pp.10682-10692. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic201128a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic-Luminescence of Copper Iodide Clusters: The Case of Phosphine Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.10682-10692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochromic and thermochromic luminescence of a copper iodide cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (32), pp.10967-10969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja103431d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Up-Conversion Efficiency of YVO4:Yb,Er Nanoparticles in Water down to the Single-Particle Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Tuerkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Hadjipanayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (51), pp.22449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp107900z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent nonlinear emission from a single KTP nanoparticle with broadband femtosecond pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Wnuk</w:t>
+                <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loc Xuan</w:t>
+                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Slablab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+                <w:t xml:space="preserve">Rivo O. Ramodiharilafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.17.004652⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929682v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into size effects in luminescent oxide nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivo O. Ramodiharilafy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (43), pp.18699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp907176x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818493v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into size effects in luminescent oxide nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent nonlinear emission from a single KTP nanoparticle with broadband femtosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wnuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mialon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loc Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Slablab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp907176x⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.004652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818489v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic grafting of diamond nanoparticles: a versatile route to nanocrystalline diamond thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (12), pp.2738 - 2746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am900458g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01807224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of enhanced light irradiance in waveguide-based fluorescent microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sagarzazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav I. Safarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (7), pp.2281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bios.2008.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photostable Second-Harmonic Generation from a Single KTiOPO 4 Nanocrystal for Nonlinear Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Le Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Slablab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (9), pp.1332 - 1336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.200701093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic functionalization of luminescent oxide nanoparticles towards their application as biological probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (19), pp.11018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la8015468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic luminescence of sol−fel films based on copper Iodide clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (22), pp.7010-7016. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm801780g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-integrated fluorescent microarray for ultrahigh sensitivity direct-imaging bioassays: Role of a high rejection of excitation light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houtai Choumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi-Nguyen Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sagarzazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Goutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91, pp.083901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2767209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting the number of proteins coupled to single nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (42), pp.12592-12593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja0731975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Lanthanide-doped Oxide Nanoparticles as Donors in Fluorescence Resonance Energy Transfer Experiments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loc Le Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.121118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102774v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single Lanthanide-doped Oxide Nanoparticles as Donors in Fluorescence Resonance Energy Transfer Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110(39), pp.19264-19270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00022891v2</w:t>
+                <w:t xml:space="preserve">hal-00102774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical in situ size determination of single lanthanide-ion doped oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (25), pp.253103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2405871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photomagnetic nanorods of the Mo(CN)8Cu2 coordination network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Mathonière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.746-748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b415157g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized fluorescent oxide nanoparticles: Artificial toxins for sodium channel targeting and imaging at the single-molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Buissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (11), pp.2079-2083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl049105g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterizations of YVO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;:Eu Colloids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Single photon quantum cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexios Beveratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Brouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Villing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm011263a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89(18), pp.187901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.187901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02050126v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single photon quantum cryptography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Characterizations of YVO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;:Eu Colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Buissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 89(18), pp.187901. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (5), pp.2264-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.187901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm011263a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509134v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature stable single-photon source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexios Beveratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Brouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18(2), pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonclassical radiation from diamond nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexios Beveratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Brouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexios Beveratos</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64, pp.061802(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.64.061802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic-inorganic solids by sol-gel processing: optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Biteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 7, pp.169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solides organo-minéraux par sol-gel et applications à l'optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 322, pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14473,3578 +14494,3578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of intraneuronal transport in vivo in zebrafish larvae brain by tracking nanocrystal-labelled endosomes with fast non-linear microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Terras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duroure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics I Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2621637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in fast multiphoton microscopy using light-sheet illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Malkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia Ferrer Ortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Biophotonics Congress: Biomedical Optics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Miami, United States. pp.MW1A.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/MICROSCOPY.2020.MW1A.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanowire solar cells with μc-Si:H absorbers for radial tandem devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of nanocrystals in solution: confinement by the amorphous networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Raamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 9 - 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Nanowire Solar Cells With µc-Si:H and a-Si:H Absorbers For Tandem Radial Junction Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of light extraction in the near-IR range with sub-wavelength periodic structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Camon</w:t>
+                <w:t xml:space="preserve">Nucleation of nanocrystals in solution: confinement by the amorphous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842005v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02340795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating non-classical nucleation of nanocrystals from an amorphous intermediate state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Testard</w:t>
+                <w:t xml:space="preserve">Active control of light extraction in the near-IR range with sub-wavelength periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANO 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02340311v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of nanocrystals in solution: confinement by the amorphous networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Elucidating non-classical nucleation of nanocrystals from an amorphous intermediate state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Néouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano2018</w:t>
+              <w:t xml:space="preserve">NANO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02340795v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02340311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycothermal synthesis of Ce-doped garnet nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">How to measure low doping concentrations by NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ram Seshadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425084v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gd3Sc2Al3O12 doped Ce3+: a new candidate as phosphor for LED-based lighting ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ram Seshadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPSSM-2016 (Structure-Property Relationship in Solid State Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure low doping concentrations by NMR spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Glycothermal synthesis of Ce-doped garnet nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Seshadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622548v1</w:t>
+                <w:t xml:space="preserve">hal-01425084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous to Crystal Conversion As a Mechanism Governing the Structure of Luminescent YV04:Eu Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandra Néouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02349621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd3Sc2Al3O12:Ce3+, une alternative au Y3Al5O12:Ce3+ pour les diodes blanches ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transient dense phases in the nucleation/growth of nanoparticles in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy de Jesus Almeida Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Groupe Français des Luminophores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Swiss Soft Days 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425117v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02356646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient dense phases in the nucleation/growth of nanoparticles in solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gd3Sc2Al3O12:Ce3+, une alternative au Y3Al5O12:Ce3+ pour les diodes blanches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Devys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Seshadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Soft Days 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée du Groupe Français des Luminophores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02356646v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous to crystal conversion as a mechanism governing the structure of luminescent YVO4:Eu nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Extraction de lumière dans des matériaux nanostructurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dantelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Devys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02362646v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de lumière dans des matériaux nanostructurés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Amorphous to crystal conversion as a mechanism governing the structure of luminescent YVO4:Eu nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425124v1</w:t>
+                <w:t xml:space="preserve">cea-02362646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of New Kinds of Plasmonics Materials Through Swift Heavy Ion Shaping Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Khomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013), Jun 2013, Suntec, Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRS Singapore, Jun 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the ``guided light/photonic crystal'' coupling by absorbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Kubytskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Nanostructured Thin Films VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2024063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface patterning for light extraction in luminescent sol-gel films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devys,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, San Diego, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.892712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser solide à 465 nm pour l'excitation de nano-particules d'Eu:YVO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées bilan CNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Chatenay Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent oxide nanoparticles with enhanced optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69881B, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.779003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photostable single KTiOPO4 nanocrystals for second-harmonic generation microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan-Loc Le</w:t>
+                <w:t xml:space="preserve">Luminescent lanthanide-ion doped nanoparticles as singlebiomolecule labels and oxidant sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zhou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photostable single KTiOPO4 nanocrystals for second-harmonic generation microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OMEMS.2007.4373829⟩</w:t>
+              <w:t xml:space="preserve">Colloidal Quantum Dots for Biomedical Applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.705067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941312v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent lanthanide-ion doped nanoparticles as singlebiomolecule labels and oxidant sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domitile Giaume</w:t>
+                <w:t xml:space="preserve">Photostable single KTiOPO4 nanocrystals for second-harmonic generation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Loc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+                <w:t xml:space="preserve">C. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Slablab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloidal Quantum Dots for Biomedical Applications II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.705067⟩</w:t>
+              <w:t xml:space="preserve">Photostable single KTiOPO4 nanocrystals for second-harmonic generation microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Taiwan. pp.39-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OMEMS.2007.4373829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841057v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence resonance energy transfer using lanthanide-ion doped oxide nanoparticles as donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Amirtha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloidal Quantum Dots for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, San José, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.646479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biological labels based on functionalized YVO4:Eu nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Buissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting - Symposium AA - Nanoscale Materials Science in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Boston, MA, United States. pp.AA6.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-845-AA6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for sodium channel imaging at the single molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidijus Auksorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanobiophotonics and Biomedical Applications II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, San José, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.590737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for single Na+ channel imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidijus Auksorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Israel bi-national workshop on NanoBioPhotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Eilat, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission properties and applications of nanostructured luminescent oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Buissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2005 Spring Meeting, Symposium I: Advanced functional nanomaterials from nanoscale objects to nanostructured inorganic and hybrid materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18054,257 +18075,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'oxydants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abdesselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR 15 57275 PCT/EP2016/068096. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules d'oxyde à base de terres rares et utilisation notamment en imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schöffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR20120052167. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18314,105 +18335,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et étude des propriétés optiques de nanoparticules élaborées par voies colloïdales et de couches minces nanostructurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04446619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId585"/>
+      <w:footerReference w:type="default" r:id="rId586"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18480,51 +18501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C495533C"/>
+    <w:nsid w:val="60377186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18711,51 +18732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-gacoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6774-3181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143198262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173375239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355881071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7574-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202503356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harvey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147664" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisoo Oh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Davis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Magermans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bonetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202423439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Cleret de Langavant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lochon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ponsinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael V Perrella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Sousa Filho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305840v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmo Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00345-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Daugas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202212845" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03501314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy P Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02859" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohsin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18711" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Huitorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coustham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c14749" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chacon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7884" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashutosh Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Asadollahbaik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.434645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Corbella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr04639j" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr08452b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Itoi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Talham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049223" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mnasri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03287A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100231" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120872" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;raudet-Tarisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr03358a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chac&#243;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22158-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12769" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021031v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902864v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Freitas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01266" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanro Mathew" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080954v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Malkinson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Chaudan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sonay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01749" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab83e3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sousa Filho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lem&#233;nager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12251" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera-Melero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevelec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01161g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thiriet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9111560" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boudot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevalier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16279" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04853" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01844324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanz-Paz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey W Burr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F van Hulst" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00548" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourcin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.032156" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.13.012505" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR03597K" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898795v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benito" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Moll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804377" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Malta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b03983" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03160" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.05.102" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01760698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701442" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251808" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva Laurita" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.05.035" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054309v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00451f" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630178v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01870" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valdivia-Valero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr07727c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421632v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vuillemin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29863" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01546" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cheisson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500251" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQCX20DG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035308" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141761v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187295v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de La Cotte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merzeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Wook Kim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01427a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061623" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071584v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brudieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201400292" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350036v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Kubytskyi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.8.083992" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346315v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Calderoon-Villajos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Zaldo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Cascales" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5065377" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja500247b" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devreux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02628d" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021511v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175799v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405450p" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303567" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.12.045" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00865949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.03.072" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760762v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200825" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C3GT5XG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988085v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Corde" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galaup" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nathalie Duluard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/50/505206" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8D87F6D7F39C2199F1AEFC28525CBBD15C88CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763841v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desboeufs" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200672r" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653323v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Roppolo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Celasco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM13600C" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683884v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decanini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/36/365701" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46FD03EBC6226B59DCB05A0433950CABA5D42997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528036v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103431d" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929682v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wnuk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Xuan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004652" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567021v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sagarzazu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.11.001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929677v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyuan Zhou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200701093" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S3KH7LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtai Choumane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi-Nguyen Ha" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goutel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767209" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016158v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415157g" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7LFZGT4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050126v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm011263a" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLGVWV9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509134v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Brouri" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.187901" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509136v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuehn" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509137v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.061802" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761568v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biteau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668974v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958644v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maioli" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boniface" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ferrer Ortas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICROSCOPY.2020.MW1A.2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344057v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329638v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Baumgartner" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Raamoorthy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344030v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842005v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394244" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340311v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Freitas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340795v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425084v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Seshadri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425114v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622548v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349621v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425117v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356646v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy de Jesus Almeida Freitas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362646v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425124v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141517v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khomenkov" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714442v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys," TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024063" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683919v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892712" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941312v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMEMS.2007.4373829" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04446619v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-gacoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6774-3181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143198262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173375239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Dph5fuYAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355881071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7574-2013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202503356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisoo Oh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Davis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02382" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147664" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Magermans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bonetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202423439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Cleret de Langavant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lochon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ponsinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04849" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305840v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmo Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00345-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael V Perrella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Sousa Filho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Daugas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202212845" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohsin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18711" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01286" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03501314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy P Freitas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02859" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Huitorel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coustham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c14749" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chacon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7884" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashutosh Kumar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Asadollahbaik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.434645" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Itoi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Talham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049223" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mnasri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03287A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr08452b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Corbella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr04639j" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334798v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Chac&#243;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22158-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;raudet-Tarisse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr03358a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324838v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120872" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12769" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01484" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902864v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Freitas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01266" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanro Mathew" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Malkinson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Chaudan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sonay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01749" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569492v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab83e3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sousa Filho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lem&#233;nager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12251" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera-Melero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevelec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01161g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334700v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thiriet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9111560" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345208v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boudot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16279" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04853" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourcin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.032156" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018725v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.13.012505" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175789v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR03597K" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01844324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanz-Paz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey W Burr" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F van Hulst" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00548" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Moll" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804377" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Malta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b03983" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03160" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.05.102" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01760698v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701442" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251808" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568599v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva Laurita" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.05.035" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01870" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054309v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00451f" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279383v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valdivia-Valero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr07727c" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416449v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421632v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vuillemin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29863" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cheisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500251" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQCX20DG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01546" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337312v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035308" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141761v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00321" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de La Cotte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merzeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Wook Kim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01427a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071584v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brudieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201400292" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01350036v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Kubytskyi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.8.083992" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049149v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdivia-Valero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061623" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Calderoon-Villajos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Zaldo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Cascales" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5065377" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja500247b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054338v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devreux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02628d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021511v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175799v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405450p" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773537v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.12.045" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913629v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303567" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988085v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Corde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galaup" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nathalie Duluard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/50/505206" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8D87F6D7F39C2199F1AEFC28525CBBD15C88CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760762v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200825" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C3GT5XG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00865949v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.03.072" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763841v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desboeufs" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200672r" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683884v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decanini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/36/365701" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46FD03EBC6226B59DCB05A0433950CABA5D42997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653323v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Roppolo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Celasco" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM13600C" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528036v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103431d" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929682v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wnuk" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Xuan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004652" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567021v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sagarzazu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.11.001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929677v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyuan Zhou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200701093" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S3KH7LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875750v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtai Choumane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi-Nguyen Ha" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goutel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767209" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016158v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415157g" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7LFZGT4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509134v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Brouri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.187901" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050126v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm011263a" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLGVWV9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509136v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuehn" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509137v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.061802" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761568v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biteau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668974v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958644v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maioli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boniface" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ferrer Ortas" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICROSCOPY.2020.MW1A.2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344057v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329638v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Baumgartner" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Raamoorthy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344030v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340795v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842005v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394244" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340311v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Freitas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622548v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425114v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Seshadri" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425084v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349621v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356646v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy de Jesus Almeida Freitas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425117v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425124v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362646v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141517v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khomenkov" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01714442v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devys," TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024063" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683919v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892712" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941312v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMEMS.2007.4373829" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04446619v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>