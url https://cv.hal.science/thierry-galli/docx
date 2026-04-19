--- v0 (2026-03-20)
+++ v1 (2026-04-19)
@@ -1929,295 +1929,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03139860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of VAMP7-Dependent Secretion of Reticulon 3 in Neurite Growth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the Sec22b/E-Syt complex in neurite growth and ramification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Cholley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Filippini</w:t>
+                <w:t xml:space="preserve">Alessandra Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Danglot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailey Hewlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Binz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.247148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03090746v1</w:t>
+                <w:t xml:space="preserve">hal-02928155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Sec22b/E-Syt complex in neurite growth and ramification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Danglot</w:t>
+                <w:t xml:space="preserve">Role of VAMP7-Dependent Secretion of Reticulon 3 in Neurite Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Wojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Giordano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Binz</w:t>
+                <w:t xml:space="preserve">Béatrice Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (12), pp.108536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.247148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928155v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03090746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-synaptic Release of the Neuronal Tissue-Type Plasminogen Activator (tPA)</w:t>
               </w:r>
@@ -2331,1026 +2331,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rab6-dependent retrograde traffic of LAT controls immune synapse formation and T cell activation</w:t>
+                <w:t xml:space="preserve">Downregulation of Membrane Trafficking Proteins and Lactate Conditioning Determine Loss of Dendritic Cell Function in Lung Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Carpier</w:t>
+                <w:t xml:space="preserve">Nicoletta Caronni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres E Zucchetti</w:t>
+                <w:t xml:space="preserve">Francesca Simoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bataille</w:t>
+                <w:t xml:space="preserve">Francesca Stafetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Dogniaux</w:t>
+                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massiullah Shafaq-Zadah</w:t>
+                <w:t xml:space="preserve">Juan Sebastian Ruiz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 215 (4), pp.1245-1265. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (7), pp.1685-1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20162042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-1307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02446749v1</w:t>
+                <w:t xml:space="preserve">hal-02391436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of Membrane Trafficking Proteins and Lactate Conditioning Determine Loss of Dendritic Cell Function in Lung Cancer</w:t>
+                <w:t xml:space="preserve">Rab6-dependent retrograde traffic of LAT controls immune synapse formation and T cell activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Caronni</w:t>
+                <w:t xml:space="preserve">Jean-Marie Carpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Simoncello</w:t>
+                <w:t xml:space="preserve">Andres E Zucchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Stafetta</w:t>
+                <w:t xml:space="preserve">Laurence Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
+                <w:t xml:space="preserve">Stephanie Dogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sebastian Ruiz-Moreno</w:t>
+                <w:t xml:space="preserve">Massiullah Shafaq-Zadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (7), pp.1685-1699. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (4), pp.1245-1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-1307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20162042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391436v1</w:t>
+                <w:t xml:space="preserve">inserm-02446749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Control of Lysosomal Secretion Via the VAMP7 Hub: A Tug-of-War between VARP and LRRK1</w:t>
+                <w:t xml:space="preserve">Ultrabright and Fluorogenic Probes for Multicolor Imaging and Tracking of Lipid Droplets in Cells and Tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guan Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nola</w:t>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bovio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bun</w:t>
+                <w:t xml:space="preserve">Kyong Tkhe Fam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Coppey-Moisan</w:t>
+                <w:t xml:space="preserve">Pichandi Ashokkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestis Faklaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2018.05.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b12817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347557v1</w:t>
+                <w:t xml:space="preserve">hal-02390258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabright and Fluorogenic Probes for Multicolor Imaging and Tracking of Lipid Droplets in Cells and Tissues.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanical Control of Lysosomal Secretion Via the VAMP7 Hub: A Tug-of-War between VARP and LRRK1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyong Tkhe Fam</w:t>
+                <w:t xml:space="preserve">Guan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pichandi Ashokkumar</w:t>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orestis Faklaris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Galli</w:t>
+                <w:t xml:space="preserve">Maité Coppey-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (16), </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.127-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b12817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390258v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SNARE VAMP7 Regulates Exocytic Trafficking of Interleukin-12 in Dendritic Cells</w:t>
+                <w:t xml:space="preserve">VAMP7 regulates constitutive membrane incorporation of the cold-activated channel TRPM8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Chiaruttini</w:t>
+                <w:t xml:space="preserve">Debapriya Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia m. Piperno</w:t>
+                <w:t xml:space="preserve">Silvia Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabel Jouve</w:t>
+                <w:t xml:space="preserve">Ine Vandewauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca De nardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Larghi</w:t>
+                <w:t xml:space="preserve">Andrei Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.02.055⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.10489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400873v1</w:t>
+                <w:t xml:space="preserve">hal-01291463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane traffic during axon development.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Wojnacki Fonseca</w:t>
+                <w:t xml:space="preserve">Endoplasmic Reticulum-Plasma Membrane Associations: Structures and Functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dneu.22390⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-cellbio-111315-125024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307633v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoplasmic Reticulum-Plasma Membrane Associations: Structures and Functions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Vannier</w:t>
+                <w:t xml:space="preserve">Membrane traffic during axon development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Wojnacki Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-cellbio-111315-125024⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372725v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAMP7 regulates constitutive membrane incorporation of the cold-activated channel TRPM8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SNARE VAMP7 Regulates Exocytic Trafficking of Interleukin-12 in Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debapriya Ghosh</w:t>
+                <w:t xml:space="preserve">Giulia m. Piperno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pinto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Danglot</w:t>
+                <w:t xml:space="preserve">Mabel Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ine Vandewauw</w:t>
+                <w:t xml:space="preserve">Francesca De nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Segal</w:t>
+                <w:t xml:space="preserve">Paola Larghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.10489. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (11), pp.2624 - 2636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291463v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Characterization of Botulinum Neurotoxin A Substrate Binding Pockets and Their Re-Engineering for Human SNAP-23</w:t>
               </w:r>
@@ -3464,277 +3464,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Speed of Cajal-Retzius Cells Modulated by Vesicular Trafficking Controls the Size of Higher-Order Cortical Areas.</w:t>
+                <w:t xml:space="preserve">EMBO workshop al fin del mundo: a meeting on membrane trafficking and its implication for polarity and diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Barber</w:t>
+                <w:t xml:space="preserve">María-Paz Marzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Arai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Faundez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Galli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.08.028⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (7), pp.245-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201570100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266802v1</w:t>
+                <w:t xml:space="preserve">hal-01234182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMBO workshop al fin del mundo: a meeting on membrane trafficking and its implication for polarity and diseases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration Speed of Cajal-Retzius Cells Modulated by Vesicular Trafficking Controls the Size of Higher-Order Cortical Areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María-Paz Marzolo</w:t>
+                <w:t xml:space="preserve">Yoshihiro Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Faundez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201570100⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (19), pp.2466-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01234182v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VAMP-7 links granule exocytosis to actin reorganization during platelet activation.</w:t>
               </w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Arold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288 (17), pp.11960-11972. </w:t>
@@ -4725,593 +4725,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02296567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of TI-VAMP/Vamp7 leads to increased anxiety in mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Danglot</w:t>
+                <w:t xml:space="preserve">A molecular network for the transport of the TI-VAMP/VAMP7 vesicles from cell center to periphery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Burgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hamid Meziane</w:t>
+                <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4436-11.2012⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.166-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786430v1</w:t>
+                <w:t xml:space="preserve">hal-00764157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular network for the transport of the TI-VAMP/VAMP7 vesicles from cell center to periphery.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t>
+                <w:t xml:space="preserve">Glutamate controls tPA recycling by astrocytes, which in turn influences glutamatergic signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Casano</w:t>
+                <w:t xml:space="preserve">Aurélien Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (15), pp.5186-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5296-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764157v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vezatin is essential for dendritic spine morphogenesis and functional synaptic maturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (26), pp.9007-9022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3084-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate controls tPA recycling by astrocytes, which in turn influences glutamatergic signals.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+                <w:t xml:space="preserve">Absence of TI-VAMP/Vamp7 leads to increased anxiety in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bardou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Danglot</w:t>
+                <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Petkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Briens</w:t>
+                <w:t xml:space="preserve">Maxime Gauberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Montagne</w:t>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (15), pp.5186-99. </w:t>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp.1962-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5296-11.2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4436-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786439v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Petkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5669,51 +5669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesicular traffic in cell navigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6022,485 +6022,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple roles of the vesicular-SNARE TI-VAMP in post-Golgi and endosomal trafficking.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Danglot</w:t>
+                <w:t xml:space="preserve">Quantifying neurite growth mediated by interactions among secretory vesicles, microtubules, and actin networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holcman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.10.026⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (3), pp.840-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2008.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441621v1</w:t>
+                <w:t xml:space="preserve">hal-00503015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying neurite growth mediated by interactions among secretory vesicles, microtubules, and actin networks.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Varp, a Rab21 exchange factor and TI-VAMP/VAMP7 partner, in neurite growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Galli</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Holcman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Simmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Verraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2008.10.036⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (10), pp.1117-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/embor.2009.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503015v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Varp, a Rab21 exchange factor and TI-VAMP/VAMP7 partner, in neurite growth.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bric-a-brac at the Golgi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Danglot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Galli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/embor.2009.186⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (6), pp.775-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441596v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bric-a-brac at the Golgi.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple roles of the vesicular-SNARE TI-VAMP in post-Golgi and endosomal trafficking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 583 (23), pp.3817-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2009.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00493278v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular localization of the carbohydrate Lewisx adhesion structure in hippocampus cell cultures.</w:t>
               </w:r>
@@ -6743,295 +6743,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicle associated membrane protein (VAMP)-7 and VAMP-8, but not VAMP-2 or VAMP-3, are required for activation-induced degranulation of mature human mast cells.</w:t>
+                <w:t xml:space="preserve">Polymorphisms of coding trinucleotide repeats of homeogenes in neurodevelopmental psychiatric disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leif E Sander</w:t>
+                <w:t xml:space="preserve">Fabrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon P C Frank</w:t>
+                <w:t xml:space="preserve">Nicolas Ramoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seza Bolat</w:t>
+                <w:t xml:space="preserve">Sophie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Blank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Galli</w:t>
+                <w:t xml:space="preserve">Célia Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Rousselot-Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.200737634⟩</w:t>
+              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283060fa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786407v1</w:t>
+                <w:t xml:space="preserve">hal-02044466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms of coding trinucleotide repeats of homeogenes in neurodevelopmental psychiatric disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vesicle associated membrane protein (VAMP)-7 and VAMP-8, but not VAMP-2 or VAMP-3, are required for activation-induced degranulation of mature human mast cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ramoz</w:t>
+                <w:t xml:space="preserve">Leif E Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leroy</w:t>
+                <w:t xml:space="preserve">Simon P C Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Fortin</w:t>
+                <w:t xml:space="preserve">Seza Bolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Rousselot-Paillet</w:t>
+                <w:t xml:space="preserve">Ulrich Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (6), pp.295-301. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (3), pp.855-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283060fa5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.200737634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044466v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate recognition mechanism of VAMP/synaptobrevin cleaving clostridial neurotoxins.</w:t>
               </w:r>
@@ -7379,290 +7379,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal imaging and tracking of the exocytotic routes for D-serine-mediated gliotransmission.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphisms of coding trinucleotide repeats of homeogenes in neurodevelopmental psychiatric disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ramoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Martineau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bérangère Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.20696⟩</w:t>
+              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283060fa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291118v1</w:t>
+                <w:t xml:space="preserve">hal-05370786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms of coding trinucleotide repeats of homeogenes in neurodevelopmental psychiatric disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confocal imaging and tracking of the exocytotic routes for D-serine-mediated gliotransmission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mothet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283060fa5⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (12), pp.1271-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.20696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370786v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the Longin domain of TI-VAMP impairs lysosomal secretion and epithelial cell migration.</w:t>
               </w:r>
@@ -7759,295 +7759,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">v-SNARE cellubrevin is required for basolateral sorting of AP-1B-dependent cargo in polarized epithelial cells.</w:t>
+                <w:t xml:space="preserve">Fast Turnover of L1 Adhesions in Neuronal Growth Cones Involving Both Surface Diffusion and Exo/Endocytosis of L1 Molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian C Fields</w:t>
+                <w:t xml:space="preserve">Caroline Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Shteyn</w:t>
+                <w:t xml:space="preserve">Philipp Alberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pypaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard S Kang</w:t>
+                <w:t xml:space="preserve">Daniel Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.200610047⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sous presse, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E06-12-1101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151899v1</w:t>
+                <w:t xml:space="preserve">hal-00152327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Turnover of L1 Adhesions in Neuronal Growth Cones Involving Both Surface Diffusion and Exo/Endocytosis of L1 Molecules.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">v-SNARE cellubrevin is required for basolateral sorting of AP-1B-dependent cargo in polarized epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dequidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Danglot</w:t>
+                <w:t xml:space="preserve">Elina Shteyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Alberts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Galli</w:t>
+                <w:t xml:space="preserve">Marc Pypaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Choquet</w:t>
+                <w:t xml:space="preserve">Richard S Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sous presse, </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 177 (3), pp.477-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E06-12-1101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200610047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152327v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct v-SNAREs regulate direct and indirect apical delivery in polarized epithelial cells.</w:t>
               </w:r>
@@ -8241,51 +8241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cdc42 and actin control polarized expression of TI-VAMP-vesicles to neuronal growth cones and their fusion with the plasma membrane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Alberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rudge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8715,51 +8715,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage polarisé et formation de la synapse immune dans les lymphocytes T.</w:t>
+                <w:t xml:space="preserve">Recyclage polarisé et formation de la synapse immune dans les lymphocytes T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès Alcover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
@@ -8768,102 +8768,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21 (1), pp.9-10. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947442v1</w:t>
+                <w:t xml:space="preserve">hal-00138077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage polarisé et formation de la synapse immune dans les lymphocytes T</w:t>
+                <w:t xml:space="preserve">Recyclage polarisé et formation de la synapse immune dans les lymphocytes T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès Alcover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
@@ -8872,69 +8863,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21 (1), pp.9-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20052119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138077v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Effect of Membrane Diffusion on the Rate of Receptor Accumulation at Adhesive Contacts.</w:t>
               </w:r>
@@ -8946,51 +8946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thoumine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9475,51 +9475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium-and SNARE protein-dependent release of the gliotransmitter D-serine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marinesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9527,51 +9527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredano Pollegioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroglia 2005 - 7th European Meeting on Glial Function in Health and Disease 17-21 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9628,51 +9628,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exocytosis : Lessons from SNARE Mutants and Friends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9954,51 +9954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="523C6755"/>
+    <w:nsid w:val="AD520D11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10185,51 +10185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8514-7455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119423499" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8842-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05532465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Vats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dionisio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Therreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69900-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Gonz&#225;lez I Llinares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia C Danglot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nonaka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Osseni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05589-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruey&#8208;hwa Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Costa&#8208;filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Debnath" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.70022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Johannes Verweij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Niel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filippini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zahraoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoore Esmaili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112221" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Ferreras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Pratap Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Le Borgne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Binz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.102974" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03733367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.884020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03625821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Sarchione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique-Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesel Goveas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11061018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03646960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tougard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202200020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03143157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Hewlett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vannier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.635518" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03324816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wojnacki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100713" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03139860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1883886" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cholley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108536" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giordano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.247148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lenoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varangot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Carpier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres E Zucchetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bataille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dogniaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiullah Shafaq-Zadah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20162042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Caronni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simoncello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Stafetta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Guarnaccia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Ruiz-Moreno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Coppey-Moisan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.05.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyong Tkhe Fam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichandi Ashokkumar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b12817" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chiaruttini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia&#160;m. Piperno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Jouve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca De&#160;nardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Larghi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Wojnacki Fonseca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22390" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-111315-125024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01291463v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriya Ghosh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pinto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Vandewauw" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Segal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10489" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sikorra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Litschko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina M&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thiel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.10.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Arai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Morishita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vigier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Causeret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Paz Marzolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faundez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201570100" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJKZB6H1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221712v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Koseoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Peters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Fitch-Tewfik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omozuanvbo Aisiku" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-12-618744" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Man Lam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Verraes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Proux-Gillardeaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21592799.2015.1025182" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266391v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Kuster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vacca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauchy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.666362" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Der Giessen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.06.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jemaiel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Specht" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Izeddin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2937" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z3QN8V0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.415075" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296567v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tareste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112713024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zylbersztejn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gauberti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4436-11.2012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sotirakis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.04.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montagne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5296-11.2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665284v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106113" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Feldmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesa Amphornrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sch&#246;nherr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Winterstein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke M&#246;bius" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6638-10.2011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Reingruber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam E Ziv" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4065-11.2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606053v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08168.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665303v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verderio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cagnoli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bergami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Francolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Schenk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201100070" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gendron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.062497" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.10.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q7ZTQ7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.036" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441596v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.186" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2009.06.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Brito" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Costa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.06.075" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9KL28MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yamada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Padilla-Parra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Joo Park" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Itoh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.064204" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786407v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif E Sander" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P C Frank" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seza Bolat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Blank" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200737634" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laroche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fortin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rousselot-Paillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283060fa5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284772v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Henke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800610200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326921v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M804587200" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Steffen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Recchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.05.044" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291118v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Martineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20696" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWF5QR1B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05370786v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20060097" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151899v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Fields" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Shteyn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pypaert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S Kang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200610047" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dequidt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Alberts" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E06-12-1101" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00188898v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pocard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zurzolo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.007948" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159121v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070029" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016722v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rudge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Eirinopoulou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-07-0643" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085911v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Barbara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110532v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Scheuber" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graca Raposo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603511103" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020229v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanyam Swaminathan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.12.075" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947442v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Alcover" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20052119" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138077v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009552v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falk" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.071688" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007763v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc M&#232;ge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0409613102" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137478v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Das" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1074-7613(04)00106-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Errazurz-Cerda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raoul" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mezghrani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118617v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marinesco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162381v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8514-7455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119423499" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8842-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05532465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Vats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dionisio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Therreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69900-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Gonz&#225;lez I Llinares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia C Danglot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nonaka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Osseni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05589-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruey&#8208;hwa Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Costa&#8208;filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Debnath" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.70022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Johannes Verweij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Niel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filippini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zahraoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoore Esmaili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112221" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Ferreras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Pratap Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Le Borgne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Binz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.102974" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03733367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.884020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03625821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Sarchione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique-Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesel Goveas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11061018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03646960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tougard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202200020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03143157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Hewlett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vannier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.635518" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03324816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wojnacki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100713" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03139860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1883886" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giordano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.247148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cholley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lenoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varangot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Caronni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simoncello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Stafetta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Guarnaccia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Ruiz-Moreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1307" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Carpier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres E Zucchetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bataille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dogniaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiullah Shafaq-Zadah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20162042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyong Tkhe Fam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichandi Ashokkumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b12817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Coppey-Moisan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.05.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01291463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriya Ghosh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pinto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Vandewauw" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Segal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10489" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-111315-125024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Wojnacki Fonseca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chiaruttini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia&#160;m. Piperno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Jouve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca De&#160;nardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Larghi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.055" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sikorra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Litschko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina M&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thiel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.10.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Paz Marzolo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faundez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201570100" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJKZB6H1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Arai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Morishita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vigier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Causeret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221712v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Koseoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Peters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Fitch-Tewfik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omozuanvbo Aisiku" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-12-618744" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Man Lam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Verraes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Proux-Gillardeaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21592799.2015.1025182" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266391v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Kuster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vacca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauchy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.666362" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Der Giessen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.06.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jemaiel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Specht" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Izeddin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2937" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z3QN8V0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.415075" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296567v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tareste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112713024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764157v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sotirakis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.04.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786439v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5296-11.2012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786430v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zylbersztejn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gauberti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4436-11.2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665284v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106113" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Feldmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesa Amphornrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sch&#246;nherr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Winterstein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke M&#246;bius" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6638-10.2011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Reingruber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam E Ziv" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4065-11.2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606053v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08168.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665303v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verderio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cagnoli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bergami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Francolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Schenk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201100070" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gendron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.062497" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.036" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.186" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493278v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2009.06.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441621v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.10.026" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q7ZTQ7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Brito" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Costa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.06.075" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9KL28MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yamada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Padilla-Parra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Joo Park" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Itoh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.064204" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laroche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fortin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rousselot-Paillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283060fa5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif E Sander" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P C Frank" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seza Bolat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Blank" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200737634" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284772v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Henke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800610200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326921v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M804587200" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Steffen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Recchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.05.044" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05370786v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291118v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Martineau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20696" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWF5QR1B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20060097" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dequidt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Alberts" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E06-12-1101" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Fields" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Shteyn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pypaert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S Kang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200610047" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00188898v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pocard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zurzolo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.007948" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159121v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070029" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016722v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rudge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Eirinopoulou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-07-0643" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085911v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Barbara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110532v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Scheuber" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graca Raposo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603511103" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020229v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanyam Swaminathan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.12.075" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Alcover" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20052119" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009552v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falk" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.071688" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007763v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc M&#232;ge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0409613102" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137478v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Das" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1074-7613(04)00106-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Errazurz-Cerda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raoul" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mezghrani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118617v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marinesco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162381v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>