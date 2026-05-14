--- v1 (2026-04-19)
+++ v2 (2026-05-14)
@@ -1,9899 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9847 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Galli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8514-7455</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119423499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Ci9c0YsAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-8842-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMP7-dependent late endosomal secretion of ER and mitochondrial proteins impacts the tumor microenvironment and macrophage engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somya Vats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Therreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-69900-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05532465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Hippocampal Mossy Fibre Synapses in VAMP7 KO Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat González I Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia C Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (4), pp.e70016. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.70016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced secretion of the amyotrophic lateral sclerosis ALS-associated misfolded TDP-43 mediated by the ER-ubiquitin specific peptidase USP19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Nonaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Osseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Errazuriz-Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-025-05589-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Secretory Pathway: New Insights Into Protein Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruey‐hwa Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Costa‐filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanta Debnath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (10-12), pp.e70022. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tra.70022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExoJ – a Fiji/ImageJ2 plugin for automated spatiotemporal detection and analysis of exocytosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Johannes Verweij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (20), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.261938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion of VGF relies on the interplay between LRRK2 and post-Golgi v-SNAREs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansoore Esmaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (3), pp.112221. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic organelle approach to probe SNARE-mediated membrane fusion in a bacterial host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Ferreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Pratap Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Binz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299 (3), pp.102974. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2023.102974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristine Alves da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vianney Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of SNAREs in Unconventional Secretion—Focus on the VAMP7-Dependent Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somya Vats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.884020. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.884020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03733367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phosphosite Mutant Approach on LRRK2 Links Phosphorylation and Dephosphorylation to Protective and Deleterious Markers, Respectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Sarchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bauderlique-Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesel Goveas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (6), pp.1018. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11061018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03625821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of Andrée Tixier-Vidal (1923-2021) to modern cell biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202200020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03646960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ER-PM Contact Sites – SNARING Actors in Emerging Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailey Hewlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Pratap Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.635518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03143157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol to study starvation-induced autophagy in developing rat neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Wojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAR Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.100713. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03324816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing secretory reticulophagy/ER-phagy (SERP), a VAMP7-dependent pathway involved in neurite growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somya Vats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2021.1883886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03139860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of VAMP7-Dependent Secretion of Reticulon 3 in Neurite Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Wojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cholley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (12), pp.108536. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03090746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Sec22b/E-Syt complex in neurite growth and ramification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailey Hewlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Binz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.247148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-synaptic Release of the Neuronal Tissue-Type Plasminogen Activator (tPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Varangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2019.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rab6-dependent retrograde traffic of LAT controls immune synapse formation and T cell activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Carpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres E Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dogniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiullah Shafaq-Zadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (4), pp.1245-1265. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20162042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02446749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of Membrane Trafficking Proteins and Lactate Conditioning Determine Loss of Dendritic Cell Function in Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Caronni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Simoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Stafetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Ruiz-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (7), pp.1685-1699. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Control of Lysosomal Secretion Via the VAMP7 Hub: A Tug-of-War between VARP and LRRK1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bovio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Coppey-Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.127-143. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright and Fluorogenic Probes for Multicolor Imaging and Tracking of Lipid Droplets in Cells and Tissues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyong Tkhe Fam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichandi Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (16), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b12817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic Reticulum-Plasma Membrane Associations: Structures and Functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-cellbio-111315-125024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMP7 regulates constitutive membrane incorporation of the cold-activated channel TRPM8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriya Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Vandewauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.10489. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane traffic during axon development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Wojnacki Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SNARE VAMP7 Regulates Exocytic Trafficking of Interleukin-12 in Dendritic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia m. Piperno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca De nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Larghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (11), pp.2624 - 2636. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2016.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Characterization of Botulinum Neurotoxin A Substrate Binding Pockets and Their Re-Engineering for Human SNAP-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sikorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Litschko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Thiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular biology today : the online journal of molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428 (2), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBO workshop al fin del mundo: a meeting on membrane trafficking and its implication for polarity and diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Paz Marzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (7), pp.245-8. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.201570100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration Speed of Cajal-Retzius Cells Modulated by Vesicular Trafficking Controls the Size of Higher-Order Cortical Areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Morishita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (19), pp.2466-78. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMP-7 links granule exocytosis to actin reorganization during platelet activation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secil Koseoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian G Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L Fitch-Tewfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omozuanvbo Aisiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126 (5), pp.651-60. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2014-12-618744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of tetanus neurotoxin insensitive vesicle-associated membrane protein in membrane domains transport and homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sin Man Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.e1025182. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21592799.2015.1025182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Q-soluble N-Ethylmaleimide-sensitive Factor Attachment Protein Receptor (Q-SNARE) SNAP-47 Regulates Trafficking of Selected Vesicle-associated Membrane Proteins (VAMPs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dingli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290 (47), pp.28056-69. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M115.666362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of very long acyl chain sphingolipid synthesis modifies membrane dynamics during plant cytokinesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth van Der Giessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Hematy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1841 (10), pp.1422-1430. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SNARE Sec22b has a non-fusogenic function in plasma membrane expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jemaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian G Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Izeddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.434-44. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb2937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenesis and transport of membrane domains-potential implications in brain pathologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2013.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased activity of the Vesicular Soluble N -Ethylmaleimide-sensitive Factor Attachment Protein Receptor TI-VAMP/VAMP7 by Tyrosine Phosphorylation in the Longin Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Casano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Arold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (17), pp.11960-11972. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.415075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récompense pour la découverte des acteurs et des mécanismes moléculaires fondamentaux du trafic vésiculaire intracellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tareste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (11), pp.1055-1058. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20112713024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02296567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of TI-VAMP/Vamp7 leads to increased anxiety in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zylbersztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gauberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (6), pp.1962-8. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4436-11.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vezatin is essential for dendritic spine morphogenesis and functional synaptic maturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Narboux Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (26), pp.9007-9022. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3084-11.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate controls tPA recycling by astrocytes, which in turn influences glutamatergic signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (15), pp.5186-99. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5296-11.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular network for the transport of the TI-VAMP/VAMP7 vesicles from cell center to periphery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sotirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Casano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.166-80. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zylbersztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201106113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicular traffic in cell navigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zylbersztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2011.08168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxin1A Lateral Diffusion Reveals Transient and Local SNARE Interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ribrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Reingruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam E Ziv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (48), pp.17590-17602. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4065-11.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of the major myelin proteolipid protein is directed by VAMP3 and VAMP7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesa Amphornrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Schönherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Winterstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Möbius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (15), pp.5659-72. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.6638-10.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TI-VAMP/VAMP7 is the SNARE of secretory lysosomes contributing to ATP secretion from astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Verderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bergami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Francolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.201100070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of TI-VAMP and CD82 in EGFR cell-surface dynamics and signaling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boggetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (Pt 5), pp.723-35. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.062497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple roles of the vesicular-SNARE TI-VAMP in post-Golgi and endosomal trafficking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 583 (23), pp.3817-26. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2009.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bric-a-brac at the Golgi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (6), pp.775-6. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2009.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying neurite growth mediated by interactions among secretory vesicles, microtubules, and actin networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holcman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (3), pp.840-57. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2008.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Varp, a Rab21 exchange factor and TI-VAMP/VAMP7 partner, in neurite growth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sotirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Verraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (10), pp.1117-24. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/embor.2009.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular localization of the carbohydrate Lewisx adhesion structure in hippocampus cell cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1287, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.06.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interaction of amphiphysin with N-WASP regulates actin assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Padilla-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Joo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiki Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (49), pp.34244-56. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.064204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicle associated membrane protein (VAMP)-7 and VAMP-8, but not VAMP-2 or VAMP-3, are required for activation-induced degranulation of mature human mast cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif E Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P C Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seza Bolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (3), pp.855-63. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.200737634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms of coding trinucleotide repeats of homeogenes in neurodevelopmental psychiatric disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Rousselot-Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatric Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (6), pp.295-301. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283060fa5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Hrb in clathrin dependent endocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M804587200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate recognition mechanism of VAMP/synaptobrevin cleaving clostridial neurotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sikorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Henke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Binz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M800610200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT1-MMP-dependent invasion is regulated by TI-VAMP/VAMP7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Recchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (12), pp.926-31. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2008.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms of coding trinucleotide repeats of homeogenes in neurodevelopmental psychiatric disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatric Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (6), pp.295-301. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/YPG.0b013e3283060fa5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal imaging and tracking of the exocytotic routes for D-serine-mediated gliotransmission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.1271-84. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.20696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Turnover of L1 Adhesions in Neuronal Growth Cones Involving Both Surface Diffusion and Exo/Endocytosis of L1 Molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Alberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sous presse, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E06-12-1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v-SNARE cellubrevin is required for basolateral sorting of AP-1B-dependent cargo in polarized epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C Fields</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Shteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pypaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 177 (3), pp.477-88. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200610047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the Longin domain of TI-VAMP impairs lysosomal secretion and epithelial cell migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça Raposo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Irinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (5), pp.261-71. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BC20060097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct v-SNAREs regulate direct and indirect apical delivery in polarized epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zurzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (Pt 18), pp.3309-20. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.007948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00188898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the function of neuronal AP-3?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (7), pp.349-61. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BC20070029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallait-il ignorer l'hypothèse non-vésiculaire de la neurotransmission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gaël Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cdc42 and actin control polarized expression of TI-VAMP-vesicles to neuronal growth cones and their fusion with the plasma membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Alberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rudge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Eirinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17(3), pp.1194-1203. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E05-07-0643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of AP-3 function affects spontaneous and evoked release at hippocampal mossy fiber synapses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Scheuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rudge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graca Raposo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Binz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (44), pp.16562-7. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0603511103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Amino Acid Residues Rendering TI-VAMP Insensitive toward Botulinum Neurotoxin B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sikorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Henke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanyam Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Binz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 357, pp.574-582. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2005.12.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage polarisé et formation de la synapse immune dans les lymphocytes T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Alcover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.9-10. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20052119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage polarisé et formation de la synapse immune dans les lymphocytes T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Alcover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Effect of Membrane Diffusion on the Rate of Receptor Accumulation at Adhesive Contacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thoumine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rudge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89(5), pp.L40-42. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1529/biophysj.105.071688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetanus neurotoxin-mediated cleavage of cellubrevin impairs epithelial cell migration and integrin-dependent cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Irinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Marc Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102, pp.6362-6367. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0409613102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation-induced polarized recycling targets T cell antigen receptors to the immunological synapse; involvement of SNARE complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Nal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dujeancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.577-88. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1074-7613(04)00106-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00137478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCONVENTIONAL SECRETION OF TDP-43, A PATHOGENIC DETERMINANT OF AMYOTROPHIC LATERAL SCLEROSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Errazurz-Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mezghrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée de la recherche sur la SLA et maladies du neurone moteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium-and SNARE protein-dependent release of the gliotransmitter D-serine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Marinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredano Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroglia 2005 - 7th European Meeting on Glial Function in Health and Disease 17-21 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocytosis : Lessons from SNARE Mutants and Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sotirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Regazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Exocytosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Landes Biosciences/Springer, pp.1-9, 2007, Molecular Biology Intelligence Unit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les causes d'infertilité Vers une stratégie nationale de lutte contre l'infertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Plu-Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la santé et des sports. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9954,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD520D11"/>
+    <w:nsid w:val="AE81F9B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10185,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8514-7455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119423499" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8842-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05532465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Vats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dionisio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Therreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69900-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Gonz&#225;lez I Llinares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia C Danglot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nonaka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Osseni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05589-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruey&#8208;hwa Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Costa&#8208;filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Debnath" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.70022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Johannes Verweij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Niel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filippini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zahraoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoore Esmaili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112221" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Ferreras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Pratap Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Le Borgne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Binz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.102974" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03733367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.884020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03625821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Sarchione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique-Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesel Goveas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11061018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03646960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tougard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202200020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03143157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Hewlett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vannier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.635518" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03324816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wojnacki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100713" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03139860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1883886" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giordano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.247148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cholley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lenoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varangot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Caronni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simoncello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Stafetta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Guarnaccia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Ruiz-Moreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1307" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Carpier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres E Zucchetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bataille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dogniaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiullah Shafaq-Zadah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20162042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyong Tkhe Fam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichandi Ashokkumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b12817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Coppey-Moisan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.05.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01291463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriya Ghosh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pinto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Vandewauw" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Segal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10489" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-111315-125024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Wojnacki Fonseca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chiaruttini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia&#160;m. Piperno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Jouve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca De&#160;nardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Larghi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.055" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sikorra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Litschko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina M&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thiel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.10.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Paz Marzolo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faundez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201570100" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJKZB6H1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Arai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Morishita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vigier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Causeret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221712v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Koseoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Peters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Fitch-Tewfik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omozuanvbo Aisiku" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-12-618744" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Man Lam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Verraes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Proux-Gillardeaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21592799.2015.1025182" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266391v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Kuster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vacca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauchy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.666362" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Der Giessen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.06.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jemaiel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Specht" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Izeddin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2937" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z3QN8V0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.415075" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296567v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tareste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112713024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764157v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sotirakis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.04.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786439v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5296-11.2012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786430v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zylbersztejn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gauberti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4436-11.2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665284v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106113" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Feldmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesa Amphornrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sch&#246;nherr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Winterstein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke M&#246;bius" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6638-10.2011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Reingruber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam E Ziv" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4065-11.2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606053v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08168.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665303v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verderio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cagnoli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bergami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Francolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Schenk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201100070" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gendron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.062497" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.036" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.186" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493278v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2009.06.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441621v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.10.026" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q7ZTQ7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Brito" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Costa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.06.075" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9KL28MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yamada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Padilla-Parra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Joo Park" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Itoh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.064204" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laroche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fortin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rousselot-Paillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283060fa5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif E Sander" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P C Frank" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seza Bolat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Blank" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200737634" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284772v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Henke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800610200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326921v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M804587200" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Steffen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Recchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.05.044" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05370786v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291118v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Martineau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20696" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWF5QR1B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20060097" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dequidt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Alberts" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E06-12-1101" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Fields" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Shteyn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pypaert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S Kang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200610047" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00188898v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pocard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zurzolo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.007948" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159121v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070029" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016722v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rudge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Eirinopoulou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-07-0643" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085911v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Barbara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110532v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Scheuber" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graca Raposo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603511103" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020229v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanyam Swaminathan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.12.075" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Alcover" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20052119" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009552v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falk" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.071688" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007763v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc M&#232;ge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0409613102" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137478v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Das" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1074-7613(04)00106-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Errazurz-Cerda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raoul" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mezghrani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118617v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marinesco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162381v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8514-7455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119423499" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Ci9c0YsAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8842-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05532465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Vats" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dionisio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Therreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69900-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Gonz&#225;lez I Llinares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia C Danglot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nonaka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Osseni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05589-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruey&#8208;hwa Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Costa&#8208;filho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Debnath" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.70022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Johannes Verweij" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Niel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261938" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filippini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zahraoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoore Esmaili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Ferreras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Pratap Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Le Borgne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Binz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.102974" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03733367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.884020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03625821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Sarchione" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique-Le Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesel Goveas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11061018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03646960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tougard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202200020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03143157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Hewlett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vannier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.635518" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03324816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wojnacki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100713" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03139860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1883886" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cholley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108536" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giordano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.247148" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lenoir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varangot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouvier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00164" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Carpier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres E Zucchetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bataille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dogniaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiullah Shafaq-Zadah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20162042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Caronni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simoncello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Stafetta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Guarnaccia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Ruiz-Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1307" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Coppey-Moisan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.05.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyong Tkhe Fam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichandi Ashokkumar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b12817" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-111315-125024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01291463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriya Ghosh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pinto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Vandewauw" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Segal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10489" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Wojnacki Fonseca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22390" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chiaruttini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia&#160;m. Piperno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Jouve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca De&#160;nardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Larghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sikorra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Litschko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina M&#252;ller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thiel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.10.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Paz Marzolo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faundez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201570100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJKZB6H1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Arai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Morishita" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vigier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Causeret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221712v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Koseoglu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Peters" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Fitch-Tewfik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omozuanvbo Aisiku" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-12-618744" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Man Lam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Verraes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Proux-Gillardeaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21592799.2015.1025182" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266391v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Kuster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vacca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauchy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.666362" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Der Giessen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.06.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jemaiel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Specht" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Izeddin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2937" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z3QN8V0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.415075" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tareste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112713024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786430v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zylbersztejn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gauberti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4436-11.2012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5296-11.2012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sotirakis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.04.019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665284v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106113" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606053v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08168.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Reingruber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam E Ziv" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4065-11.2011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Feldmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesa Amphornrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sch&#246;nherr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Winterstein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke M&#246;bius" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6638-10.2011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verderio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cagnoli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bergami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Francolini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Schenk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201100070" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486387v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaineau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gendron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.062497" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.10.026" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q7ZTQ7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493278v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2009.06.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503015v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.036" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.186" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430024v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Brito" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Costa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.06.075" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9KL28MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503018v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yamada" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Padilla-Parra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Joo Park" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Itoh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.064204" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786407v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif E Sander" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P C Frank" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seza Bolat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Blank" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200737634" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044466v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laroche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fortin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rousselot-Paillet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283060fa5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M804587200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284772v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Henke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800610200" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319422v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Steffen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Recchi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.05.044" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05370786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291118v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Martineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20696" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWF5QR1B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152327v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dequidt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Alberts" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E06-12-1101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151899v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Fields" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Shteyn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pypaert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S Kang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200610047" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152244v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20060097" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00188898v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pocard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zurzolo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.007948" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159121v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070029" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085911v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Barbara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016722v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rudge" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Eirinopoulou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-07-0643" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110532v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Scheuber" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graca Raposo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603511103" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanyam Swaminathan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.12.075" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947442v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Alcover" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20052119" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138077v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009552v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falk" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.071688" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007763v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc M&#232;ge" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0409613102" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00137478v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Das" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1074-7613(04)00106-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916299v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Errazurz-Cerda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raoul" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mezghrani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118617v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marinesco" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162381v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>