--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -1101,204 +1101,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01468241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière des VIIIe – XIe siècles de la « Ferme de Pouy » à Mortefontaine (Aisne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Créteil (Val-de-Marne), un exemple de diffusion des sarcophages de plâtre parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galmiche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45, pp.39-58</w:t>
+              <w:t xml:space="preserve">Aquitania - Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cartron (I.), Henrion (F.), Scuiller (Ch.) dir., Les sarcophages de l'Antiquité tardive et du haut Moyen Âge : fabrication, utilisation, diffusion. Actes des XXXe Journées internationales d'archéologie mérovingienne, Bordeaux, 2009, 34, pp.249-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520693v1</w:t>
+                <w:t xml:space="preserve">halshs-03517220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créteil (Val-de-Marne), un exemple de diffusion des sarcophages de plâtre parisiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cimetière des VIIIe – XIe siècles de la « Ferme de Pouy » à Mortefontaine (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania - Supplément</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cartron (I.), Henrion (F.), Scuiller (Ch.) dir., Les sarcophages de l'Antiquité tardive et du haut Moyen Âge : fabrication, utilisation, diffusion. Actes des XXXe Journées internationales d'archéologie mérovingienne, Bordeaux, 2009, 34, pp.249-255</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03517220v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un SIG pour l’étude d’un cimetière : l’exemple de Mortefontaine (Aisne)</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galmiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lallau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2804" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN71D5WN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ardouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2010.3210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pichet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Porcheret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Briand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05099662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galmiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lallau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2804" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN71D5WN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ardouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2010.3210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pichet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Porcheret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Briand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05099662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>