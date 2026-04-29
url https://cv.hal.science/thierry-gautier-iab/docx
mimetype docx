--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Gautier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRSF1 haploinsufficiency is responsible for a syndromic developmental disorder associated with intellectual disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Duffourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (5), pp.790-808. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2023.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Abi Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (13), pp.7350-7366. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-allelic loss-of-function variants in TMEM147 cause moderate to profound intellectual disability with facial dysmorphism and pseudo-Pelger-Huët anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialetizia Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ciolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (10), pp.1909-1922. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2022.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploinsufficiency of ARFGEF1 is associated with developmental delay, intellectual disability, and epilepsy with variable expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Marafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.1901-1911. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41436-021-01218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04957361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging incorrect nucleotide sequence reagents in biomedical papers: To what extent does the leading publication format impede automatic error detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.1139-1156. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated fact-checking of nucleotide sequence reagents in biomedical research publications: The Seek & Blastn tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213266. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β1 integrins mediate the BMP2 dependent transcriptional control of osteoblast differentiation and osteogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Mandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ribba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0196021. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Ends of CENP-A Nucleosome Are Required for Mitotic Fidelity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ouararhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Naidenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.674-685. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Ends of CENP-A Nucleosome Are Required for Mitotic Fidelity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ouararhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Naidenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.674-685. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incorporation of the novel histone variant H2AL2 confers unusual structural and functional properties of the nucleosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Hussain Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Shubhdarshan Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (14), pp.4684-4695. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkp473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NH2 tail of the novel histone variant H2BFWT exhibits properties distinct from conventional H2B with respect to the assembly of mitotic chromosomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelh Ouengue Mbele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.1518-26. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.26.4.1518-1526.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00091624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissection of the unusual structural and functional properties of the variant H2A.Bbd nucleosome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile-Marie Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Menoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (18), pp.4234-44. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7601310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00335077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple helix formation with Drosophila satellite repeats. Unexpected stabilization by copper ions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Takasugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mergny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (35), pp.11196-205. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi049287t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00335093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone variant H2ABbd confers lower stability to the nucleosome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wade Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ausio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (7), pp.715-20. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.embor.7400182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Gautier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRSF1 haploinsufficiency is responsible for a syndromic developmental disorder associated with intellectual disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Duffourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (5), pp.790-808. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2023.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-allelic loss-of-function variants in TMEM147 cause moderate to profound intellectual disability with facial dysmorphism and pseudo-Pelger-Huët anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialetizia Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ciolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (10), pp.1909-1922. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2022.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Abi Nahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (13), pp.7350-7366. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploinsufficiency of ARFGEF1 is associated with developmental delay, intellectual disability, and epilepsy with variable expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Marafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.1901-1911. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41436-021-01218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04957361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging incorrect nucleotide sequence reagents in biomedical papers: To what extent does the leading publication format impede automatic error detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.1139-1156. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated fact-checking of nucleotide sequence reagents in biomedical research publications: The Seek & Blastn tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213266. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β1 integrins mediate the BMP2 dependent transcriptional control of osteoblast differentiation and osteogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Mandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ribba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0196021. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Ends of CENP-A Nucleosome Are Required for Mitotic Fidelity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ouararhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Naidenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.674-685. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incorporation of the novel histone variant H2AL2 confers unusual structural and functional properties of the nucleosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Hussain Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Shubhdarshan Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (14), pp.4684-4695. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkp473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissection of the unusual structural and functional properties of the variant H2A.Bbd nucleosome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile-Marie Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Menoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (18), pp.4234-44. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7601310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00335077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NH2 tail of the novel histone variant H2BFWT exhibits properties distinct from conventional H2B with respect to the assembly of mitotic chromosomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelh Ouengue Mbele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.1518-26. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.26.4.1518-1526.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00091624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple helix formation with Drosophila satellite repeats. Unexpected stabilization by copper ions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Takasugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mergny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (35), pp.11196-205. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi049287t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00335093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone variant H2ABbd confers lower stability to the nucleosome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wade Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ausio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (7), pp.715-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.embor.7400182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Bogaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Garde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rooney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2023.03.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03790588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Motta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.08.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marafi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01218-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A West" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03463-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Grima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Byrne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213266" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Brunner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ribba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Roulland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Naidenov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shuaib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Hussain Syed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boulard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shubhdarshan Shukla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Travers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelh Ouengue Mbele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gerson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.4.1518-1526.2006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Doyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Claudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601310" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Horn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Takasugi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mergny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi049287t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wade Abbott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Molla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Verdel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ausio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400182" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Bogaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Garde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rooney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2023.03.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03790588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Motta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciolfi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.08.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marafi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01218-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A West" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03463-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Grima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Byrne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213266" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Brunner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ribba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Roulland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Naidenov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shuaib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Hussain Syed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boulard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shubhdarshan Shukla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Travers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp473" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Doyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Claudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601310" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelh Ouengue Mbele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gerson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.4.1518-1526.2006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Horn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Takasugi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mergny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi049287t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wade Abbott" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Molla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Verdel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ausio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>