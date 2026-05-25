--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Gobert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4161-9331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073372528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être avec le numérique, entre promesses de progrès, discours critiques et pratiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Armand Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Interfaces Numériques, 13 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux d’apprentissage et de formation sont-ils devenus des hubs sociaux éducatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubs éducatifs et hubs sociaux éducatifs : des solutions émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre international du photojournalisme (CIP) : un hub social culturel d’éducation aux médias. Entretien avec Jean-Luc Soret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Médiations et médiatisations, 11, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthèse numérique et pharmaphone : du cocooning au scoping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Liens mobiles, 1 (82)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubs sociaux et espaces de partage, d’échange, de participation, de contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Christophe Milhet : partage, échange, participation, contribution et photojournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolégomènes : partage, échange, participation et contribution avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partage, échange, contribution, participation (Partie I), 3 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences en contextes numériques : des leviers de financiarisation de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplement b04 : Compétences en contextes numériques, des leviers de financiarisation de l'éducation, 4 (19), pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badges et certifications : ressentis d’apprenants ayant suivi des MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Certifications et badges en formation à distance, quelles réalités ?, 2017 (20), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.2049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et création un oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Julie Blanchin-Fujita, illustratrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Consommation et création avec le numérique, 5 (3), pp.407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consocréation, un modèle d’usages co-construit entre création et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, consommation et création avec le numérique, 5 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et création, un oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Consommation et création avec le numérique, 5 (3), pp.389-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation immersive de drones aériens en écoles de télépilotage professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Simulation et formation, 82, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentis sur les Mooc dans une université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire dans les projets numériques, entretiens croisés autour de trois projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sarré-Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Interfaces numériques, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Imaginaire(s) et numérique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), p.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social et utilisation d’outils socio-numériques pour des projets interculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 162, http://www.epi.asso.fr/revue/articles/a1403d.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques comme ennui : une nouvelle opposition au concept de plaisir lors de l’échange interactif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les enjeux de l'information et de la communication, Supl. (2013 B)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les interactions observables en situation d’interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Interfaces Numériques, de l’interactivité aux interactions médiatrices, Dir. Nicole Pignier, Eléni Mitropoulou, 1 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la certification B2i, vers des compétences sous-jacentes et socio-numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Questions vives, 7 (17), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports numériques de prise d’information géospatialisée et désorientation chez les pilotes d’aéronefs légers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie &amp; Praxéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.23-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Internet comme orthèse cognitive : nouveaux usages de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mémoire &amp; Internet, 32, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre situation et dispositif dans le cadre de simulations : l’exemple de la simulation de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.201-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques apports de l'éthologie humaine à la qualification des interactions observables entre l'homme et les machines multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie &amp; Praxéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ethologie (ADRET), 10, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements biochimiques de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue méditerranéenne d'études politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Les véhicules de l'information, 5, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et bruit : vers les réconciliations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techwell Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt du toucher dans la sédation de la douleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie &amp; Praxéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Ecologie, éthologie humaines, 3, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et bien être avec ĺe numérique. Un paradoxe de la continuité : le bien-être endémonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia # 20 : bien-être et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Gobert, Camille Roelens, Aug 2023, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand « docteur Google » et le numérique s’immiscent entre patients et soignants : évolution des formes d’attention et de participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia # 22 : Attention &amp; participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Gobert; Audrey de Ceyglie; Aurore Deramond, Aug 2025, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions, métamorphoses, ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPVD; Centre international du photojournalisme (CIP), Apr 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé : retours de patients et de soignants sur le quotidien avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #21 : quotidien &amp; quotidienneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovia; Département de l'Ariège, Aug 2024, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilizing an insight through social hubs to approach living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEPE 2024 - Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEPE network; Études et de Recherches en Éducation de Provence (SFERE-Provence, FED 4238), Mar 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubs sociaux et illusions d'institutionnalisation de soi en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Techné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Techné, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub social ou tiers-lieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hackathon inter régional "Pour une rénovation de l'éducation populaire dans les quartiers politique de la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les petits débrouillards Occitane &amp; PACA, Sep 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites de la méthode expérientielle en situation d'urgence sur des terrains empiriques en photojournalisme et cinéjournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Urgence, colloque médias de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPVD, Centre international du photojournalisme, Nov 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des drones à l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pauses Mic-Mac de la Maison des Arts et de la culture (UPVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Perpignan, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images aéronautiques de guerre, évolution des images aéronautiques de guerre : de 1914 à nos jours : constantes et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de guerre, dispositifs, pratiques, production de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Pelissier (dir); Jeanne Ferrari Giovanangeli; Olivier Koch; Philippe Bellissant, Nov 2023, Cannes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence implicite et activités de nature médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Lépante à Paris, continuités, ruptures, dépassements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche sur les Relations entre les Risques et le Droit; Association pour la recherche et les pratiques en ethno-criminologie, Oct 2022, Nafpaktos, Grèce, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation et comodalité en formation : des classes renversées pour aborder le « télé-isolement » avec les étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed n°13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imsic (univ. Toulon); Crem (univ. Lorraine); Departement of media culture (Panteion university), Oct 2022, Athenes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et institutionnalisation de soi, le quartier comme monstration e-identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartiers, quartier : images et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESEM; UPVD; Visa pour l'image; Centre international du photojouranlisme, Sep 2020, Perpignan, France. pp.233-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télé-isolement numérique, un refus d’éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ax-les-Termes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur cinq ans de pédagogie liée à l’utilisation des médias sonores en montage de cinéjournalisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Bardelmann, Thierry Gobert, Ghislaine Jay-Robert, Cécile Jubier-Galinier, Sep 2021, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités personnelles de nature médiatique et citoyenneté : un enjeu pour l'éducation aux médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavail-Ravetllat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils, Philippe Dumas, Emilie Remond, Bérengère Stassin, Ioanna Vovou, Apr 2020, Athenes, Grèce. pp.74-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, vecteur de transformation organisationnelle de la pédagogie et de la financiarisation des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du numérique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Gérin-Lajoie, Nov 2020, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5683/SP2/KRXU7L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéjournalisme, une fabrique contemporaine du social avec des dispositifs numériques. Retour sur cinq ans d'enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #18 : le numérique est-il social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2021, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique : une injonction à l’institutionnalisation de soi de l’individu média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #17 : injonction(s) du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2020, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecha kucha : et si on inventait l’école d’après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #17 : injonction(s) du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2020, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la continuité pédagogique : la question des ressources numériques éducatives dans un ancrage territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études IMSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC, UTLN, AMU, Oct 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthèse numérique et pharmaphone : du cocooning au scoping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaphone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Gally, Franck Renucci, Jan 2020, La Seyne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les jeunes et le portable : quelle fenêtre (trop ?) ouverte sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science en Lozère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMUE Languedoc universités &amp; Canopée, Oct 2019, Bagnols-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones, images, médias : de l'habituation à l'éducation du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias de l’image et du photojournalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virginie Soulier, Wilfried Estève, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data et enseignement supérieur, représentations et illusions des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathia Papi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque objets connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, organisation internationale francophone, Mar 2017, Bordeaux, France. pp.77-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tenségrité comme concept et méthodologie d'étude des représentations et des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #16 : numérique et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2019, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusions de contrôle et de compétence avec des ressources ouvertes en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed 10 : Sources ouvertes numériques : usages éducatifs, enjeux communicationnels,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJCAM, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones et images, utilisation, législation et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Montpellier, Mar 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des images aéronautiques de guerre de 1914 jusqu'aux conflits contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Galinier, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences en contexte numérique : un vecteur de financiarisation de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école en contexte numérique : logiques d’acteurs, action publique et enjeux industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Walczak, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements d’institutionnalisation personnelle et innovation numérique en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #15 : Innovation, institution du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2018, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces réels et virtuels d'éducation et bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être dans l’éducation : un objet de recherche pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Epstein; Lab School Network, IRIS, ESPE de Paris, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivités et interactions : quelles formes de présence, d’attention et de médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Techné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Cerisier, Dec 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps technique, temps anthropologique, temps sémiotique : entre ruptures, discontinuités et dialectiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC : Temps, temporalités et information communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, CREM, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images, ponts entre espaces pragmatiques, psychiques et spirituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPVD; Centre international du photojournalisme; Visa pour l'image, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriations et détournements avec le numérique : innovation personnelle et illusion de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #12 : Les objets numériques : appropriations et détournements,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Patrick Mpondo Dicka, Thierry Gobert,, Aug 2015, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstration d’éléments juridiques sur Internet : quelle efficacité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Chatry, Thierry Gobert, Mar 2017, Perignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un programme éducatif en partenariat entre plusieurs acteurs en photojournalisme et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #14 : Partage, échange, contribution, participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2017, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps technique, temps anthropologique, temps sémiotique : entre ruptures, discontinuités et dialectiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information communication, congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et engagement : le cas de l’utilisation des tablettes dans trois collèges préfigurateurs du programme École Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevaldonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #13 : Formes d'attention, formes de présence, engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2016, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe entre activités in situ et à distance : quelles formes de présence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et processus d'apprentissage, pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicole Pignier, Mar 2017, LImoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions, médiations, interactivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'École doctorale Cognition, Comportements, Langage(s) (2017) : Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale Cognition, Comportements, Langage(s) (ED 527 CCL); Jean-François Cerisier, Jun 2017, Poitiers, MSHS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage, échange, contribution, participation : de l’humanisme à l’automatisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #14 : Partage, échange, contribution, participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2017, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais d'optimismes et stratégies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Mar 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la littératie, conception d’un programme éducatif patrimonial en photojournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se détourner du numérique, une appropriation différentiée dans le champ identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #13 : Formes d'attention, formes de présence, engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2016, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une idée pour changer l’école ? retrouver de la stabilité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Educatank : et si on changeait l'école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erick Fourcaud, Aurélie Julien, Aug 2016, Plateau de Beille - Angaka, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de présence, d’attention et d’engagement à l’ère de big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #13 : Présence, attention et engagement en classe, avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Patrick-Mpondo-Dicka, Thierry Gobert, Aug 2016, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'attention, formes de présence, engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax les thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration, configuration, figuration : dialectiques entre sens, supports et dispositifs dans le design des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC : Penser les techniques et les technologies : Apports des Sciences de l'information et de la communication et perspectives de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France. pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, supports et dispositifs Le design des TIC en termes de dessins et de desseins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès de la Société française des siences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des siences de l'information et de la communication, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de nouvelles initiatives techniques de radio, construction en aval de typologies d'usages par les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps long du livre, temps cours du numérique, une complémentarité pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre, passeur de la culture scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Archives et médiathèque, Feb 2014, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard SIC en éducation. L’ENT pourrait-il favoriser l’intégration à l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathia Papi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC, Penser les techniques et les technologies : apports des Sciences de l'information et de la communication et perspectives de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ressenti local des Mooc en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Communication et Apprentissages Instrumentés en Réseaux (JOCAIR), Enseigner sans enseignants ? Tendances et problèmes des arts et métiers numériques de la formation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Descartes, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métissage des outils communicants, un complément pour les ENT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed 9 : Dispositifs, jeux, enjeux, hors-jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consocréation : la quête de l’originalité dans la consommation comme illusion de compétence créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #11 : Les objets numériques : création et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne; Patrick Mpondo Dicka, Aug 2014, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire, entre technique, pratiques et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2013 : Imaginaires et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Patrick Mpondo-Dicka, Aug 2013, Ax-les-Thermes, Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence instituée, présence distribuée, présence instituante : le rôle central joué par l’individu en FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed : ubiquitus learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTV; AMU, May 2009, Milan, Italie. pp.294-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du plaisir au dégoût des outils digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Ax-les-Termes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, portabilité, transfert, migrations et navigation numériques : un nomadisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2011 : Mobilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Patrick Mpondo-Dicka, Aug 2011, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lien social aux liens sociaux, TIC et interculturalité en contextes multiculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed 8 : Tic et construction du lien social dans la multiculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone ( on line), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pédagogique et outils de réseautage social : un atout pour l’accompagnement à la compétence numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium long (dir. Cathia Papi), "l'accompagnement dans l'enseignement supérieur : vers de nouveaux dispositifs favorables à la réussite des étudiants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et Formation (AREF), Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les interactions observables en situation d’interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2010 : Interactivité, interactions, enjeux relationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Patrick Mpondo-Dicka, Aug 2010, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espace mémoire à l’espace et la mémoire : évolution des formes de présence médiées par les outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer pour créer, créer en consommant : La consocréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 08 : Do it Yourself 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne; Patrick Mpondo Dicka, Aug 2008, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immersion, une capacité adaptative au-delà des modalités sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ludovia 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Jean-Pierre Jessel, Jul 2006, Saint-Lizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers prioritaires de l’État, de la transmission de valeurs à la responsabilité citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15E Congrès de la SFSIC : Questionner les pratiques d’information et de communication. Agir professionnel et agir social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Apr 2008, Tunis (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité des interfaces : apports pluridisciplinaires à la définition d'indicateurs. L'exemple de la simulation de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Ax les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de simulateurs de vol en langue anglaise dans les compagnies virtuelles et communications aéronautiques radio lors de vols réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of new technologies in foreign language teaching (UNTELE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costech, Mar 2007, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs humains : éthologie des perceptions de l'environnement aérien et adaptations à la conduite du vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société Française pour l’Etude du Comportement AnimaL (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, Mar 2006, LAc de Bairon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des écoles de service public, Oct 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIC et politiques publiques des technologies de l'information : attentes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15E Congrès de la SFSIC : Questionner les pratiques d’information et de communication. Agir professionnel et agir social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Strategy for a Mentored Project on Local Sports Event Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JO, une dynamique pour la Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Digne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension engageante et communication institutionnelle publique médiatisée par les TIC d’un grand chantier de l’État : l’écoresponsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs et réceptions des dispositifs numériques : La communication engageante au service de l’écocitoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre recherches en communication (CREPCOM); Françoise Bernard, Mar 2006, Aix-en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : faut-il croire à la communication électronique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combet Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut régional d'administration (IRA), Jun 2005, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluridisciplinarité, interdisciplinarité, transdisciplinarité : comment établir les modalités d’un dialogue entre disciplines ? Un exemple avec l'histoire, la biologie et les sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méthodologie d’étude Appliquée à la Relation Population, Environnement et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPED, 2004, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches comparées de création de dispositifs de FOAD : quelles autonomies pour les acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of new technologies in foreign language teaching (UNTELE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costech; Université technologique de Compiègne (UTC), Mar 2004, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’habillage technologique à l’engrenage technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du savoir, S@voirs, réseaux, partage, session 2 : enseignement scolaire et TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Nov 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité, transdisciplinarité, pluridisciplinarité : une clarification en innovation pédagogique, témoignage d’un docteur junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales du grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Carry le Rouet, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites d’apprentissages et identités comportementales liées aux modalités sensibles face aux contraintes des interfaces homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of new technologies in foreign language teaching (UNTELE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costech; Université technologique de Compiègne (UTC), Mar 2002, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et contraintes de la scénarisation des produits innovants au regard des problématiques interculturelles et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université sans murs Thétys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille II, Cellule d'innovation pédagogique, Apr 2001, Palma de Majorque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estortuaire technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du CRIC : communication d'entreprise : regards croisés Sciences de gestion sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Information et Communication; Henri Alexis; Claude Le Boeuf, Dec 2001, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venir d'une discipline pour s'inscrire dans une autre en sciences sociales, témoignage d’un docteur junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, La Beaume d'Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperception du rôle du corps par les séquences gestuelles observables et de l'équipement sensoriel dans les socialités instrumentées par les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales Unviersité René Descartes, Paris V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unviersité René Descartes, PAris V; Faculté de sciences humaines; Laboratoire de biosociologie animale, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tortue informatique n'est pas celle que l'on pourrait croire : approches sensibles des modalités transitionnelles des interfaces homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le journal des psychologues; Université de Franche-Comté, Nov 2001, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme, le management, les NTIC : la dimension humaine des NTIC dans l’activité de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées de la Net Compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom, branche développement, Mar 2000, Disneyland Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’éthologie à l’étude des interactions entre l’homme et les machines virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale "Éducation, langage sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences humaines et sociales-Sorbonne; Gabriel Langouët; Bernard Valade; Jean-Michel Berthelot; Pierre Parlebas, Dec 1999, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites gestuelles et posturales en situation d’interaction avec un stimulus acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées de Clichy, Gestes et postures dans les sociétés animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unviersité René Descartes, PAris V; Faculté de sciences humaines; Laboratoire de biosociologie animale, Apr 1997, Clichy la garenne, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons dans les sociétés animales et humaines : une approche en sciences humaines des environnements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journée de Clichy : structures et organisation dans les sociétés animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sciences sociales, Paris V, Mar 1995, Clichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps : une symbolique de la guérison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées de Clichy : Le temps dans les sociétés animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sciences humaines et sociales, Paris V, Mar 1994, Clichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être, numérique, technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Armand Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (3), 2025, Interfaces Numériques, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubs éducatifs et hubs sociaux éducatifs : des solutions émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage, échange, contribution, participation (Partie II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (9), 2020, 2258-7942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage, échange, contribution, participation (Partie I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LImoges, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (3), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et création avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (3), 2016, Consommation et création avec le numérique, 2258-7942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire(s) et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité et dispositifs. De l'ordinateur à l'ordiphone et la tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (3), 2012, Interfaces Numériques, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">500 questions pour le pilote d'ULM avec réponses commentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Jean-Pierre Marson, 9782364938762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">500 questions pour le pilote d'ULM avec réponses commentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jean-Pierre Marson, 9782364938762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">450 questions pour le pilote d'ULM et de drônes avec réponses commentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépadues, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, nouveaux droits, nouveaux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84934-315-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">400 questions Pilotes ULM & Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 2014, 978-2-36493-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulations entre médias visuels et sonores par des étudiants en réalisation documentaire et cinéjournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images in situ : entendre l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de nature médiatique et journalisme : une quête d’éthique par la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavail-Ravetllat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, numérique et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-215, 2023, Design Numérique, 978-2-35671-884-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. La continuité pédagogique : mise à l'épreuve de l'éducation distancée au niveau des ressources et des liens ancrés dans un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Durampart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émergences du monde d'après. L'information-communication à l'épreuve d'une crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-111, 2023, Communication et Civilisation, 978-2-14-035038-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de quartier, images, hubs sociaux et illusions d’institutionnalisation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartier, quartiers, images et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-251, 2022, Images in situ, 9782354124717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités personnelles de nature médiatique et citoyenneté : un enjeu pour l'éducation aux médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavail-Ravetllat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Elie Honore Bonfils; Philippe Dumas; Émilie Remond; Bérengère Stassin; Ioanna Vovou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Internationale Ticemed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-86, 2021, L'éducation aux médias tout au long de la vie, 978-2-492969-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;les frontières de l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Jay-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jubier-Galinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images In Situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , 2020, Introduction aux "frontières de l'image", 978-2-35412-433-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Jay-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jubier-Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.17-25, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusions de contrôle et de compétence avec des ressources ouvertes en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Brigitte Juanals; Philippe Bonfils; Philippe J. Dumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources ouvertes numériques : usages éducatifs, enjeux communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Éditions universitaires de Lorraine, pp.169-182, 2019, 9782814305465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du big data (ou TADI) pour les étudiants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathia Papi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Damome, Noble Akam, Alain Kiyindou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l’espace francophone,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.77-95, 2019, 978-2-343-16468-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monstration d’éléments juridiques sur Internet a-t-elle un effet sur la responsabilisation des apprenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Chatry, Thierry Gobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-167, 2017, 978-2-84934-315-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps technique, temps anthropologique, temps sémiotique : entre ruptures, discontinuités et dialectiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Demonget, Bernard Miège, Nicolas Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et pratiques de recherche en SIC : un choc des temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-343-12383-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la pédagogie fait irruption sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-242, 2016, Numérique &amp; éducation. Dispositifs, jeux, enjeux, hors jeux, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard SIC en éducation. L’ENT pourrait-il favoriser l’intégration à l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathia Papi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Collet; Carsten Wilhelm; Société française des sciences de l'information et de la communication. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, éducation et apprentissage : enjeux communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-336-30735-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration, configuration, figuration : dialectiques entre sens, supports et dispositifs dans le design des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Masselot, Paul Rasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société : recherches sur les technologies digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorats de pairs et outils socionumériques : une combinaison favorisant l’acquisition de compétences numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tutorat de pairs dans l'enseignement supérieur. Enjeux institutionnels, technopédagogiques, psychosociaux et communicationnels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-77, 2013, Savoir et formation, 978-2-343-004143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence instituée, présence distribuée, présence instituante : le rôle central joué par l’individu en FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unviersité Antonine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations et statut de l’enseignant à l’ère des TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , pp.294-321, 2012, 978-9953-552-28-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’apprentissage en dehors du cadre institutionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathia Papi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unviersité Antonine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les programmes de formation universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , pp.484-509, 2011, 978-9953-552-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports entre le temps et la technique dans l'imaginaire des organisations communautaires et sociétales médiées par des interfaces logicielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-203, 2010, Logiques sociales, 978-2-296-12761-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies croisées en SHS questionnant les gestes et les postures lors de l'interaction homme/machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-286, 2010, Logiques sociales, 978-2-296-12761-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orthèse multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des sciences humaines et sociales - Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales, Jalons et segments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2001, Dossiers Sciences Humaines et Sociales, 2-7475-0349-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ligne Belmont #5, STOL Games ! Cinéjournalisme, 13'56'', HD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=5UtkJzE4RSw</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ligne Belmont #4, Posé, pas cassé ! Documentaire, cinéjournalisme, 13'56'', HD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.youtube.com/watch?v=5UtkJzE4RSw</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ligne Belmont #3, La précision, c'est la sécurité ! film documentaire, cinéjournalisme, 10', HD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.youtube.com/watch?v=5UtkJzE4RSw</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantu + Reza, croiser les regards, entendre l’image, Film de l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azmani Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Philemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ligne Belmont #2, Il pleut ! apprentissage et compétition en STOL, film documentaire, 8', HD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://youtu.be/TZUQf8EjnQs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ligne Belmont #1 : toute une organisation, film documentaire 12', HD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://youtu.be/C9L-zNQRvH0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque scientifique Ludovia#16 : décryptage avec Thierry Gobert de la thématique &amp;quot;Numérique et représentations&amp;quot; (video 10' 24&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Forgione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe entre activités in situ et à distance : quelles formes de présence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CRESEM et le Centre International du Photojournalisme (CIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jubier-Galinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mag'UPVD, Hors série Recherche n°10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerer le stress avec le numérique en éducation : une recherche-action en C2i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAG UPVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerer le stress avec le numérique en éducation : une recherche-action en C2i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPVD Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consocréation : l’illusion de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://www.ludovia.com/2015/04/consocreation-lillusion-de-competence/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS pour les pilotes de loisirs : un apprentissage indispensable pour déjouer les pièges (en vidéo 4' 37&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook : l’irruption en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://www.ludovia.com/2015/03/facebook-lirruption-en-pedagogie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennui et plaisir du numérique (vidéo 5' 03&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consocréation : consommation, création et illusions de compétence (video 4' 07&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS pour les pilotes de loisirs, un apprentissage indispensable pour déjouer les pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://www.ludovia.com/2015/03/gps-pour-les-pilotes-de-loisirs-un-apprentissage-indispensable-pour-dejouer-les-pieges/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook : l’irruption en pédagogie (vidéo 5' 14&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennui du numérique, l'identifier pour motiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPVD Magazine, Hors série Recherche n°3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture du Diplôme d’Université &amp;quot;Photojournalisme, captations, images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges du GPS en paramoteur, Paramoteur +, Flying Pages,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magiciens de l'ombre, documentaire cinéjournalistique, 52', DVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon d'anatomie (Maquette du CD-ROM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azencott Jacky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Concept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des interactions observables entre l'homme et les machines numériques dotées d'interfaces à modalités sensibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université René Descartes - Paris V, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00609775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'emploi de notre corps avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cordées de la réussite : corps et numérique, En ligne, France. 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du numérique sur le corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. En ligne, France. 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub social ou tiers-lieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Gobert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4161-9331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073372528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être avec le numérique, entre promesses de progrès, discours critiques et pratiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Armand Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Interfaces Numériques, 13 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux d’apprentissage et de formation sont-ils devenus des hubs sociaux éducatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubs éducatifs et hubs sociaux éducatifs : des solutions émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre international du photojournalisme (CIP) : un hub social culturel d’éducation aux médias. Entretien avec Jean-Luc Soret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Médiations et médiatisations, 11, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthèse numérique et pharmaphone : du cocooning au scoping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Liens mobiles, 1 (82)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubs sociaux et espaces de partage, d’échange, de participation, de contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Christophe Milhet : partage, échange, participation, contribution et photojournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolégomènes : partage, échange, participation et contribution avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partage, échange, contribution, participation (Partie I), 3 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences en contextes numériques : des leviers de financiarisation de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplement b04 : Compétences en contextes numériques, des leviers de financiarisation de l'éducation, 4 (19), pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badges et certifications : ressentis d’apprenants ayant suivi des MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Certifications et badges en formation à distance, quelles réalités ?, 2017 (20), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.2049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et création un oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Julie Blanchin-Fujita, illustratrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Consommation et création avec le numérique, 5 (3), pp.407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consocréation, un modèle d’usages co-construit entre création et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, consommation et création avec le numérique, 5 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et création, un oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Consommation et création avec le numérique, 5 (3), pp.389-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation immersive de drones aériens en écoles de télépilotage professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Simulation et formation, 82, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentis sur les Mooc dans une université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire dans les projets numériques, entretiens croisés autour de trois projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sarré-Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Interfaces numériques, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Imaginaire(s) et numérique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), p.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social et utilisation d’outils socio-numériques pour des projets interculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 162, http://www.epi.asso.fr/revue/articles/a1403d.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques comme ennui : une nouvelle opposition au concept de plaisir lors de l’échange interactif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les enjeux de l'information et de la communication, Supl. (2013 B)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les interactions observables en situation d’interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Interfaces Numériques, de l’interactivité aux interactions médiatrices, Dir. Nicole Pignier, Eléni Mitropoulou, 1 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la certification B2i, vers des compétences sous-jacentes et socio-numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Questions vives, 7 (17), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports numériques de prise d’information géospatialisée et désorientation chez les pilotes d’aéronefs légers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie &amp; Praxéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.23-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Internet comme orthèse cognitive : nouveaux usages de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mémoire &amp; Internet, 32, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre situation et dispositif dans le cadre de simulations : l’exemple de la simulation de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.201-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques apports de l'éthologie humaine à la qualification des interactions observables entre l'homme et les machines multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie &amp; Praxéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ethologie (ADRET), 10, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements biochimiques de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue méditerranéenne d'études politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Les véhicules de l'information, 5, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et bruit : vers les réconciliations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techwell Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt du toucher dans la sédation de la douleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie &amp; Praxéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Ecologie, éthologie humaines, 3, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et bien être avec ĺe numérique. Un paradoxe de la continuité : le bien-être endémonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia # 20 : bien-être et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Gobert, Camille Roelens, Aug 2023, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand « docteur Google » et le numérique s’immiscent entre patients et soignants : évolution des formes d’attention et de participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia # 22 : Attention &amp; participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Gobert; Audrey de Ceyglie; Aurore Deramond, Aug 2025, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions, métamorphoses, ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPVD; Centre international du photojournalisme (CIP), Apr 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé : retours de patients et de soignants sur le quotidien avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #21 : quotidien &amp; quotidienneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovia; Département de l'Ariège, Aug 2024, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilizing an insight through social hubs to approach living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEPE 2024 - Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEPE network; Études et de Recherches en Éducation de Provence (SFERE-Provence, FED 4238), Mar 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubs sociaux et illusions d'institutionnalisation de soi en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Techné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Techné, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub social ou tiers-lieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hackathon inter régional "Pour une rénovation de l'éducation populaire dans les quartiers politique de la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les petits débrouillards Occitane &amp; PACA, Sep 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites de la méthode expérientielle en situation d'urgence sur des terrains empiriques en photojournalisme et cinéjournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Urgence, colloque médias de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPVD, Centre international du photojournalisme, Nov 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des drones à l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pauses Mic-Mac de la Maison des Arts et de la culture (UPVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Perpignan, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images aéronautiques de guerre, évolution des images aéronautiques de guerre : de 1914 à nos jours : constantes et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de guerre, dispositifs, pratiques, production de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Pelissier (dir); Jeanne Ferrari Giovanangeli; Olivier Koch; Philippe Bellissant, Nov 2023, Cannes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence implicite et activités de nature médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Lépante à Paris, continuités, ruptures, dépassements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche sur les Relations entre les Risques et le Droit; Association pour la recherche et les pratiques en ethno-criminologie, Oct 2022, Nafpaktos, Grèce, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation et comodalité en formation : des classes renversées pour aborder le « télé-isolement » avec les étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed n°13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imsic (univ. Toulon); Crem (univ. Lorraine); Departement of media culture (Panteion university), Oct 2022, Athenes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et institutionnalisation de soi, le quartier comme monstration e-identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartiers, quartier : images et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESEM; UPVD; Visa pour l'image; Centre international du photojouranlisme, Sep 2020, Perpignan, France. pp.233-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télé-isolement numérique, un refus d’éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ax-les-Termes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur cinq ans de pédagogie liée à l’utilisation des médias sonores en montage de cinéjournalisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Bardelmann, Thierry Gobert, Ghislaine Jay-Robert, Cécile Jubier-Galinier, Sep 2021, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités personnelles de nature médiatique et citoyenneté : un enjeu pour l'éducation aux médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavail-Ravetllat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils, Philippe Dumas, Emilie Remond, Bérengère Stassin, Ioanna Vovou, Apr 2020, Athenes, Grèce. pp.74-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, vecteur de transformation organisationnelle de la pédagogie et de la financiarisation des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du numérique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Gérin-Lajoie, Nov 2020, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5683/SP2/KRXU7L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéjournalisme, une fabrique contemporaine du social avec des dispositifs numériques. Retour sur cinq ans d'enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #18 : le numérique est-il social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2021, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique : une injonction à l’institutionnalisation de soi de l’individu média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #17 : injonction(s) du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2020, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecha kucha : et si on inventait l’école d’après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #17 : injonction(s) du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2020, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la continuité pédagogique : la question des ressources numériques éducatives dans un ancrage territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études IMSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC, UTLN, AMU, Oct 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthèse numérique et pharmaphone : du cocooning au scoping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaphone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Gally, Franck Renucci, Jan 2020, La Seyne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les jeunes et le portable : quelle fenêtre (trop ?) ouverte sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science en Lozère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMUE Languedoc universités &amp; Canopée, Oct 2019, Bagnols-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones, images, médias : de l'habituation à l'éducation du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias de l’image et du photojournalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virginie Soulier, Wilfried Estève, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data et enseignement supérieur, représentations et illusions des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathia Papi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque objets connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, organisation internationale francophone, Mar 2017, Bordeaux, France. pp.77-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tenségrité comme concept et méthodologie d'étude des représentations et des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #16 : numérique et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2019, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusions de contrôle et de compétence avec des ressources ouvertes en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed 10 : Sources ouvertes numériques : usages éducatifs, enjeux communicationnels,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJCAM, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones et images, utilisation, législation et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Montpellier, Mar 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des images aéronautiques de guerre de 1914 jusqu'aux conflits contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Galinier, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements d’institutionnalisation personnelle et innovation numérique en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #15 : Innovation, institution du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2018, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences en contexte numérique : un vecteur de financiarisation de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école en contexte numérique : logiques d’acteurs, action publique et enjeux industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Walczak, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces réels et virtuels d'éducation et bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être dans l’éducation : un objet de recherche pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Epstein; Lab School Network, IRIS, ESPE de Paris, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivités et interactions : quelles formes de présence, d’attention et de médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Techné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Cerisier, Dec 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps technique, temps anthropologique, temps sémiotique : entre ruptures, discontinuités et dialectiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC : Temps, temporalités et information communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, CREM, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstration d’éléments juridiques sur Internet : quelle efficacité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Chatry, Thierry Gobert, Mar 2017, Perignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un programme éducatif en partenariat entre plusieurs acteurs en photojournalisme et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #14 : Partage, échange, contribution, participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2017, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images, ponts entre espaces pragmatiques, psychiques et spirituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPVD; Centre international du photojournalisme; Visa pour l'image, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriations et détournements avec le numérique : innovation personnelle et illusion de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #12 : Les objets numériques : appropriations et détournements,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Patrick Mpondo Dicka, Thierry Gobert,, Aug 2015, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe entre activités in situ et à distance : quelles formes de présence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et processus d'apprentissage, pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicole Pignier, Mar 2017, LImoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et engagement : le cas de l’utilisation des tablettes dans trois collèges préfigurateurs du programme École Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevaldonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #13 : Formes d'attention, formes de présence, engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2016, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps technique, temps anthropologique, temps sémiotique : entre ruptures, discontinuités et dialectiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information communication, congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions, médiations, interactivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'École doctorale Cognition, Comportements, Langage(s) (2017) : Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale Cognition, Comportements, Langage(s) (ED 527 CCL); Jean-François Cerisier, Jun 2017, Poitiers, MSHS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais d'optimismes et stratégies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Mar 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage, échange, contribution, participation : de l’humanisme à l’automatisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #14 : Partage, échange, contribution, participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2017, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la littératie, conception d’un programme éducatif patrimonial en photojournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se détourner du numérique, une appropriation différentiée dans le champ identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #13 : Formes d'attention, formes de présence, engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2016, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une idée pour changer l’école ? retrouver de la stabilité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Educatank : et si on changeait l'école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erick Fourcaud, Aurélie Julien, Aug 2016, Plateau de Beille - Angaka, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de présence, d’attention et d’engagement à l’ère de big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #13 : Présence, attention et engagement en classe, avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Patrick-Mpondo-Dicka, Thierry Gobert, Aug 2016, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'attention, formes de présence, engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax les thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration, configuration, figuration : dialectiques entre sens, supports et dispositifs dans le design des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC : Penser les techniques et les technologies : Apports des Sciences de l'information et de la communication et perspectives de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France. pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, supports et dispositifs Le design des TIC en termes de dessins et de desseins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès de la Société française des siences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des siences de l'information et de la communication, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de nouvelles initiatives techniques de radio, construction en aval de typologies d'usages par les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps long du livre, temps cours du numérique, une complémentarité pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre, passeur de la culture scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Archives et médiathèque, Feb 2014, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard SIC en éducation. L’ENT pourrait-il favoriser l’intégration à l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathia Papi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC, Penser les techniques et les technologies : apports des Sciences de l'information et de la communication et perspectives de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ressenti local des Mooc en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Communication et Apprentissages Instrumentés en Réseaux (JOCAIR), Enseigner sans enseignants ? Tendances et problèmes des arts et métiers numériques de la formation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Descartes, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métissage des outils communicants, un complément pour les ENT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed 9 : Dispositifs, jeux, enjeux, hors-jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consocréation : la quête de l’originalité dans la consommation comme illusion de compétence créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia #11 : Les objets numériques : création et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne; Patrick Mpondo Dicka, Aug 2014, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire, entre technique, pratiques et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2013 : Imaginaires et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Patrick Mpondo-Dicka, Aug 2013, Ax-les-Thermes, Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence instituée, présence distribuée, présence instituante : le rôle central joué par l’individu en FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed : ubiquitus learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTV; AMU, May 2009, Milan, Italie. pp.294-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du plaisir au dégoût des outils digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Ax-les-Termes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, portabilité, transfert, migrations et navigation numériques : un nomadisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2011 : Mobilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Patrick Mpondo-Dicka, Aug 2011, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lien social aux liens sociaux, TIC et interculturalité en contextes multiculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed 8 : Tic et construction du lien social dans la multiculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone ( on line), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pédagogique et outils de réseautage social : un atout pour l’accompagnement à la compétence numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium long (dir. Cathia Papi), "l'accompagnement dans l'enseignement supérieur : vers de nouveaux dispositifs favorables à la réussite des étudiants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et Formation (AREF), Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les interactions observables en situation d’interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2010 : Interactivité, interactions, enjeux relationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Patrick Mpondo-Dicka, Aug 2010, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espace mémoire à l’espace et la mémoire : évolution des formes de présence médiées par les outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immersion, une capacité adaptative au-delà des modalités sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ludovia 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne, Jean-Pierre Jessel, Jul 2006, Saint-Lizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer pour créer, créer en consommant : La consocréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 08 : Do it Yourself 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne; Patrick Mpondo Dicka, Aug 2008, Ax-les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers prioritaires de l’État, de la transmission de valeurs à la responsabilité citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15E Congrès de la SFSIC : Questionner les pratiques d’information et de communication. Agir professionnel et agir social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Apr 2008, Tunis (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité des interfaces : apports pluridisciplinaires à la définition d'indicateurs. L'exemple de la simulation de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Ax les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de simulateurs de vol en langue anglaise dans les compagnies virtuelles et communications aéronautiques radio lors de vols réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of new technologies in foreign language teaching (UNTELE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costech, Mar 2007, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des écoles de service public, Oct 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs humains : éthologie des perceptions de l'environnement aérien et adaptations à la conduite du vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société Française pour l’Etude du Comportement AnimaL (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, Mar 2006, LAc de Bairon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Strategy for a Mentored Project on Local Sports Event Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JO, une dynamique pour la Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Digne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension engageante et communication institutionnelle publique médiatisée par les TIC d’un grand chantier de l’État : l’écoresponsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs et réceptions des dispositifs numériques : La communication engageante au service de l’écocitoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre recherches en communication (CREPCOM); Françoise Bernard, Mar 2006, Aix-en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIC et politiques publiques des technologies de l'information : attentes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15E Congrès de la SFSIC : Questionner les pratiques d’information et de communication. Agir professionnel et agir social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : faut-il croire à la communication électronique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combet Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut régional d'administration (IRA), Jun 2005, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluridisciplinarité, interdisciplinarité, transdisciplinarité : comment établir les modalités d’un dialogue entre disciplines ? Un exemple avec l'histoire, la biologie et les sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méthodologie d’étude Appliquée à la Relation Population, Environnement et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPED, 2004, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches comparées de création de dispositifs de FOAD : quelles autonomies pour les acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of new technologies in foreign language teaching (UNTELE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costech; Université technologique de Compiègne (UTC), Mar 2004, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’habillage technologique à l’engrenage technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du savoir, S@voirs, réseaux, partage, session 2 : enseignement scolaire et TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Nov 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites d’apprentissages et identités comportementales liées aux modalités sensibles face aux contraintes des interfaces homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of new technologies in foreign language teaching (UNTELE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costech; Université technologique de Compiègne (UTC), Mar 2002, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité, transdisciplinarité, pluridisciplinarité : une clarification en innovation pédagogique, témoignage d’un docteur junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales du grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Carry le Rouet, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et contraintes de la scénarisation des produits innovants au regard des problématiques interculturelles et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université sans murs Thétys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille II, Cellule d'innovation pédagogique, Apr 2001, Palma de Majorque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estortuaire technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du CRIC : communication d'entreprise : regards croisés Sciences de gestion sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Information et Communication; Henri Alexis; Claude Le Boeuf, Dec 2001, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venir d'une discipline pour s'inscrire dans une autre en sciences sociales, témoignage d’un docteur junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, La Beaume d'Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperception du rôle du corps par les séquences gestuelles observables et de l'équipement sensoriel dans les socialités instrumentées par les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales Unviersité René Descartes, Paris V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unviersité René Descartes, PAris V; Faculté de sciences humaines; Laboratoire de biosociologie animale, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tortue informatique n'est pas celle que l'on pourrait croire : approches sensibles des modalités transitionnelles des interfaces homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le journal des psychologues; Université de Franche-Comté, Nov 2001, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme, le management, les NTIC : la dimension humaine des NTIC dans l’activité de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées de la Net Compagnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom, branche développement, Mar 2000, Disneyland Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’éthologie à l’étude des interactions entre l’homme et les machines virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale "Éducation, langage sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences humaines et sociales-Sorbonne; Gabriel Langouët; Bernard Valade; Jean-Michel Berthelot; Pierre Parlebas, Dec 1999, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites gestuelles et posturales en situation d’interaction avec un stimulus acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées de Clichy, Gestes et postures dans les sociétés animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unviersité René Descartes, PAris V; Faculté de sciences humaines; Laboratoire de biosociologie animale, Apr 1997, Clichy la garenne, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons dans les sociétés animales et humaines : une approche en sciences humaines des environnements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journée de Clichy : structures et organisation dans les sociétés animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sciences sociales, Paris V, Mar 1995, Clichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps : une symbolique de la guérison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées de Clichy : Le temps dans les sociétés animales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sciences humaines et sociales, Paris V, Mar 1994, Clichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être, numérique, technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Armand Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (3), 2025, Interfaces Numériques, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubs éducatifs et hubs sociaux éducatifs : des solutions émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage, échange, contribution, participation (Partie II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (9), 2020, 2258-7942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage, échange, contribution, participation (Partie I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LImoges, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (3), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et création avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (3), 2016, Consommation et création avec le numérique, 2258-7942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire(s) et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité et dispositifs. De l'ordinateur à l'ordiphone et la tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (3), 2012, Interfaces Numériques, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">500 questions pour le pilote d'ULM avec réponses commentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Jean-Pierre Marson, 9782364938762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">500 questions pour le pilote d'ULM avec réponses commentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jean-Pierre Marson, 9782364938762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">450 questions pour le pilote d'ULM et de drônes avec réponses commentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépadues, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, nouveaux droits, nouveaux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84934-315-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">400 questions Pilotes ULM & Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 2014, 978-2-36493-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulations entre médias visuels et sonores par des étudiants en réalisation documentaire et cinéjournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images in situ : entendre l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de nature médiatique et journalisme : une quête d’éthique par la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavail-Ravetllat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, numérique et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-215, 2023, Design Numérique, 978-2-35671-884-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. La continuité pédagogique : mise à l'épreuve de l'éducation distancée au niveau des ressources et des liens ancrés dans un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Durampart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émergences du monde d'après. L'information-communication à l'épreuve d'une crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-111, 2023, Communication et Civilisation, 978-2-14-035038-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de quartier, images, hubs sociaux et illusions d’institutionnalisation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartier, quartiers, images et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-251, 2022, Images in situ, 9782354124717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités personnelles de nature médiatique et citoyenneté : un enjeu pour l'éducation aux médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavail-Ravetllat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Elie Honore Bonfils; Philippe Dumas; Émilie Remond; Bérengère Stassin; Ioanna Vovou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Internationale Ticemed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-86, 2021, L'éducation aux médias tout au long de la vie, 978-2-492969-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;les frontières de l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Jay-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jubier-Galinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images In Situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , 2020, Introduction aux "frontières de l'image", 978-2-35412-433-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Jay-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jubier-Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.17-25, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusions de contrôle et de compétence avec des ressources ouvertes en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Massou; Brigitte Juanals; Philippe Bonfils; Philippe J. Dumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources ouvertes numériques : usages éducatifs, enjeux communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Éditions universitaires de Lorraine, pp.169-182, 2019, 9782814305465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du big data (ou TADI) pour les étudiants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathia Papi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Damome, Noble Akam, Alain Kiyindou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l’espace francophone,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.77-95, 2019, 978-2-343-16468-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monstration d’éléments juridiques sur Internet a-t-elle un effet sur la responsabilisation des apprenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Chatry, Thierry Gobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-167, 2017, 978-2-84934-315-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps technique, temps anthropologique, temps sémiotique : entre ruptures, discontinuités et dialectiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Demonget, Bernard Miège, Nicolas Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et pratiques de recherche en SIC : un choc des temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-343-12383-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la pédagogie fait irruption sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-242, 2016, Numérique &amp; éducation. Dispositifs, jeux, enjeux, hors jeux, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard SIC en éducation. L’ENT pourrait-il favoriser l’intégration à l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathia Papi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Collet; Carsten Wilhelm; Société française des sciences de l'information et de la communication. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, éducation et apprentissage : enjeux communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-336-30735-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration, configuration, figuration : dialectiques entre sens, supports et dispositifs dans le design des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Masselot, Paul Rasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société : recherches sur les technologies digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorats de pairs et outils socionumériques : une combinaison favorisant l’acquisition de compétences numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tutorat de pairs dans l'enseignement supérieur. Enjeux institutionnels, technopédagogiques, psychosociaux et communicationnels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-77, 2013, Savoir et formation, 978-2-343-004143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence instituée, présence distribuée, présence instituante : le rôle central joué par l’individu en FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unviersité Antonine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations et statut de l’enseignant à l’ère des TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , pp.294-321, 2012, 978-9953-552-28-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’apprentissage en dehors du cadre institutionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathia Papi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unviersité Antonine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les programmes de formation universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , pp.484-509, 2011, 978-9953-552-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports entre le temps et la technique dans l'imaginaire des organisations communautaires et sociétales médiées par des interfaces logicielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-203, 2010, Logiques sociales, 978-2-296-12761-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies croisées en SHS questionnant les gestes et les postures lors de l'interaction homme/machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-286, 2010, Logiques sociales, 978-2-296-12761-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orthèse multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des sciences humaines et sociales - Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales, Jalons et segments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2001, Dossiers Sciences Humaines et Sociales, 2-7475-0349-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ligne Belmont #5, STOL Games ! Cinéjournalisme, 13'56'', HD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=5UtkJzE4RSw</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ligne Belmont #4, Posé, pas cassé ! Documentaire, cinéjournalisme, 13'56'', HD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.youtube.com/watch?v=5UtkJzE4RSw</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ligne Belmont #3, La précision, c'est la sécurité ! film documentaire, cinéjournalisme, 10', HD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.youtube.com/watch?v=5UtkJzE4RSw</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantu + Reza, croiser les regards, entendre l’image, Film de l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azmani Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Philemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ligne Belmont #2, Il pleut ! apprentissage et compétition en STOL, film documentaire, 8', HD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://youtu.be/TZUQf8EjnQs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ligne Belmont #1 : toute une organisation, film documentaire 12', HD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://youtu.be/C9L-zNQRvH0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque scientifique Ludovia#16 : décryptage avec Thierry Gobert de la thématique &amp;quot;Numérique et représentations&amp;quot; (video 10' 24&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Forgione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe entre activités in situ et à distance : quelles formes de présence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CRESEM et le Centre International du Photojournalisme (CIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jubier-Galinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mag'UPVD, Hors série Recherche n°10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerer le stress avec le numérique en éducation : une recherche-action en C2i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAG UPVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerer le stress avec le numérique en éducation : une recherche-action en C2i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPVD Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consocréation : l’illusion de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://www.ludovia.com/2015/04/consocreation-lillusion-de-competence/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS pour les pilotes de loisirs : un apprentissage indispensable pour déjouer les pièges (en vidéo 4' 37&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook : l’irruption en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://www.ludovia.com/2015/03/facebook-lirruption-en-pedagogie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennui et plaisir du numérique (vidéo 5' 03&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consocréation : consommation, création et illusions de compétence (video 4' 07&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS pour les pilotes de loisirs, un apprentissage indispensable pour déjouer les pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://www.ludovia.com/2015/03/gps-pour-les-pilotes-de-loisirs-un-apprentissage-indispensable-pour-dejouer-les-pieges/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook : l’irruption en pédagogie (vidéo 5' 14&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennui du numérique, l'identifier pour motiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPVD Magazine, Hors série Recherche n°3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture du Diplôme d’Université &amp;quot;Photojournalisme, captations, images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges du GPS en paramoteur, Paramoteur +, Flying Pages,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magiciens de l'ombre, documentaire cinéjournalistique, 52', DVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon d'anatomie (Maquette du CD-ROM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azencott Jacky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Concept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des interactions observables entre l'homme et les machines numériques dotées d'interfaces à modalités sensibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université René Descartes - Paris V, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00609775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'emploi de notre corps avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cordées de la réussite : corps et numérique, En ligne, France. 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du numérique sur le corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. En ligne, France. 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub social ou tiers-lieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00C0C2C8"/>
+    <w:nsid w:val="760AD04F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-gobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4161-9331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073372528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Armand Amato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.323" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01657329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01411347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2667" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05049172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sarr&#233;-Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01244428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavail-Ravetllat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5683/SP2/KRXU7L" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05587054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Soulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01622504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01657400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02460704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01622513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05577704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05577641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05580810v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combet Etienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580772v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576350v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575700v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5348" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05567827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1636" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04812836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/500-questions-avec-reponses-commentees-pilotes-ulm-9782364938762.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03598521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/numerique" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01243588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ethique-numerique-et-ideologies/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pup.univ-perp.fr/produit/quartier-quartiers-images-et-perceptions/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578301v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticemed.eu/wp-content/uploads/2021/04/Actes-Proceedings_Ticemed12_v210429.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590296v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jay-Robert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jubier-Galinier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04920318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03221091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-tutorat-de-pairs-dans-lenseignement-superieur/35005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ethologie-et-sciences-sociales/42848" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097774v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmani Hugo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Villanueva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Philemon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598642v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Forgione" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656452v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03600579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03600103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599073v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599090v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599092v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03600596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598702v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476142v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azencott Jacky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Concept" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070061v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601534v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-gobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4161-9331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073372528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Armand Amato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.323" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01657329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01411347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2667" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05049172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sarr&#233;-Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01244428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavail-Ravetllat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5683/SP2/KRXU7L" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598530v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Soulier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05587054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01622504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01657400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02460704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01622513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05577704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05577641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05580810v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combet Etienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580772v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581410v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576350v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575700v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5348" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05567827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1636" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04812836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/500-questions-avec-reponses-commentees-pilotes-ulm-9782364938762.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03598521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/numerique" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01243588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ethique-numerique-et-ideologies/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pup.univ-perp.fr/produit/quartier-quartiers-images-et-perceptions/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578301v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticemed.eu/wp-content/uploads/2021/04/Actes-Proceedings_Ticemed12_v210429.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590296v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jay-Robert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jubier-Galinier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04920318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03221091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-tutorat-de-pairs-dans-lenseignement-superieur/35005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ethologie-et-sciences-sociales/42848" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097774v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmani Hugo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Villanueva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Philemon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598642v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Forgione" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656452v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03600579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03600103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599073v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599090v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01245873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599092v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03600596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598702v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476142v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azencott Jacky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Concept" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070061v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601534v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>