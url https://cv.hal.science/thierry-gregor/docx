--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -634,940 +634,1035 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans l'atelier d'un tombier médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haude Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études Supérieures de Civilisation Médiévale, Feb 2026, Poitiers (CESCM), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05563498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les graffitis de Vénitiens au Proche Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbs Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alberto Toso Fei; Desi Marangon, May 2025, Venise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05533204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">7ème Atelier de Maçonnerie Traditionnelle, Blossoming Stones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation professionnelle contemporaine en taille de pierre en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lagkadia, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05532733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment grave-t-on une dalle funéraire à Chypre au Moyen Âge, de A à Z ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop consacré aux ateliers et la place de l’épigraphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Jan 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire, inscrire, tailler : de la calligraphie à l’épigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Garcia Masip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Lambourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calligraphie et inscriptions aux frontières du monde islamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gravure d'inscriptions de l'Antiquité jusqu'au XVe siècle. Perspectives en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CEEI-THALIM : Écriture : genèses, générations, ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etude de l'Ecriture et de l'Image; Théorie et Histoire des Arts et des Littératures de la Modernité, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05532724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude technique d'une série de corniches antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commande, atelier, diffusion : la production "en série" dans les sociétés anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maëlle Métais; Méganne Moulon, Dec 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des graveurs de l’époque romane à la réalisation des inscriptions sur la pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : L'art roman au XXIe siècle. L'avenir d'un passé à réinventer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), May 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05512958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Orient aux musées de Cluny et du Louvre : la circulation des textes inscrits et des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscription : des textes au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Hériché Pradeau; Sylvie Lefèvre; Gabriella Parussa, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stone extraction in Northwest Arabia, from the Iron Age to the early 20th century. New insights from Dadan (Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From quarries to rock-cut site. Echoes of stones crafting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Research Group on Quarries and Rock‐cut Sites (IRAAR), Mar 2021, Pisa/online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03949800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chaux, du four au mur. Expérimentation autour des matériaux et des techniques de la fresque antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires d'Ausonius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haude Morvan; Université de Bordeaux, Apr 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05534742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de taille de pierre et de gravure dans la Méditerranée orientale médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stonecutters and Mosaicists at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Warsaw, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engraving Stone in the Latin East Techniques, tools, and craftsmen in GRAPH-EAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1583,1121 +1678,1285 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Umifre Workshop Horn of Africa/Israël-Palestine: CFEE – CRFJ Shared Methods, Questions and Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Estelle Ingrand-Varenne; ERC Graph East, Jun 2023, Lalibela, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrières et sites rupestres d’Arabie-Saoudite : l’exemple de Dadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche sur les carrières et la construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Médiévistique Occidentale de Paris (LAMOP), Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de taille de la pierre des inscriptions latines et byzantines à Chypre pendant la période franque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Byzantine Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier au Moyen-Äge, des traces, des outils, des corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires d’Ausonius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Michel; Université de Bordeaux, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scratch, Incise, Engrave: Technical Study of the Lapidary Graffiti of the Nativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Graphic Signs in the Church of the Nativity in Bethlehem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche Français de Jérusalem, Jun 2022, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique Saint-Eutrope de Saintes : Étude technique de deux inscriptions inédites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Javel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Semper : « Transmissions épigraphiques » (2021-2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM; CRFJ, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la piedra a la inscripcion, una lectura tecnica de la inscripciones del claustra de Roda de Isabena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales d’épigraphie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Sep 2021, Roda/Benabarre, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la taille de pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sculpture dans le monde romain : techniques et ateliers, de la carrière au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orient &amp; Méditerranée (UMR 8167), Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tombeau-reliquaire de saint Eutrope : monumentaliser les origines, inscrire l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Eutrope : recherches inédites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Nouvelle-Aquitaine (Pôle de Poitiers); Université Bordeaux Montaigne; UMR 5060 IRAMAT - CRP2A, 2020, Saintes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de sculpture dans l’Antiquité tardive et le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Classique et barbare » la sculpture de l’Antiquité tardive et du Haut Moyen Âge (4e-10e siècles) Du corpus aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trace du chantier à la gravure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de master 2 d’histoire de l’art de l'Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02407797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux récents sur le site dit du « Chêne de Mambré » à Hébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Archéologie en Palestine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Gogh Project MEDNAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigraphie expérimentale : évolution de l’écriture et de la technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SEMPER : la création graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de l’économie graphique de l’obituaire lapidaire de Plaimpied-Givaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SEMPER : l’économie graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bloc à l’inscription : 1/ théorie apéritive. 2/ Pratique. 3/ Lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième atelier de formation en épigraphie du monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épigraphie : signes, techniques et lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lapidary Obituary of Plaimpied-Givaudin : Technical Memory of the Canons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th International Congress on Medieval Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kalamazoo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting the Dots: How the Community of Plaimpied Developed a Graphical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2713,763 +2972,599 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du marteau taillant au layage : quelques exemples de taille de pierre à partir de l’archéologie du geste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Matériaux, techniques et économie du chantier de construction au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les noms s’inscrivent dans le marbre : 1/ approche technique de la réalisation des inscriptions lapidaires antiques et médiévales. 2/ Atelier d'archéologie expérimentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifique en Minervois : de l'Antiquité au Moyen Âge en Minervois : une histoire gravée dans le marbre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Minerve Aigues-Vives, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects techniques de la réalisation des inscriptions entre Antiquité et Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les limites chronologiques de l'épigraphie médiévale (de l'Antiquité à la fin du Moyen Âge) : seuils et porosités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02363722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui écrit l’inscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de travail MEDNAME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02407875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille de pierre dans l’antiquité à Saintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Tendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde du Projet Collectif de Recherche "Saintes No-limit"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Saintes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes techniques d’inscriptions réservées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epimed III : Écritures réservées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcophages du Poitou-Charentes (Ve-VIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Scuiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sarcophages de l’Antiquité tardive et du haut Moyen Âge : fabrication, utilisation, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association française d'archéologie mérovingienne, 2009, Bordeaux, France. p. 133-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01283626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3479,154 +3574,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection de sarcophages du Haut Moyen Âge réunie par la Société des antiquaires de l’Ouest (baptistère Saint-Jean, Poitiers). Tome I – Catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa-Oriane Crosland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome XX (Numéro spécial), 240 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3636,126 +3731,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la trace à l'outil. Édition bilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Riba</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lisa-Oriane Crosland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Fedora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 180 p., 2025, 979-10-96137-28-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05393525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3765,524 +3860,524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gravure funéraire mérovingienne : adaptations et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Coden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sepoltore medievali (IV-XV secolo), spazi, opere, scritture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana editoriale, pp.228-243, 2024, Minima Medievalia, 978-88-366-5753-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05488758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarrying, Carving and Shaping the Landscape. Stone Working at Dadan, Northwest Arabia, in the First Millennium BCE and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lamesa; M.E. Porqueddu; K. Whitaker; G. Gattiglia; C. Sciuto,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Quarries to Rock-cut Sites: Echoes of Stone Crafting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.177-197, 2023, 978-94-6426-165-3 / 978-94-6426-164-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05488943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historiographie de la taille de pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Hériché Pradeau; Maud Perez Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions, une matière en toutes lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.169-183, 2023, 978-2-37906-094-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05488925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graver son nom dans la pierre : Aspects techniques et culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Ingrand-Varenne; Elisa Pallotini; Janneke Raaijmakers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Names in Medieval Sacred Spaces. Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-62, 2023, Utrecht Studies in Medieval Literacy, 978-2-503-60236-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cel.19765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05488953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stone cutting in Dadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laïla Nehmé; Abdulrahman Alsuhaibani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Al-ʿUlâ, wonder of Arabia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Skira, pp.102-104, 2023, 978-2-37074-200-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05488901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarrying, carving and shaping the landscape. Stone working at Dadan, northwest Arabia, in the first millennium BCE and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grégor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lamesa; K. Whitaker; G. Gattiglia; C. Sciuto; M.E. Porqueddu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From quarries to rock-cut sites. Echoes of stone crafting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59641/lbg20ace⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4292,419 +4387,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dadan Archaeological Project. Report on the first field season (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Alahmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre national de la recherche scientifique (CNRS); Agence française pour le développement d'AlUla (Afalula); Royal Commission for AlUla (RCU). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Colard</w:t>
+                <w:t xml:space="preserve">halshs-03102360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouille dans le cadre de la mission de recherches archéologiques sur le site de Ain el-Ma’moudiyeh, région d’Hébron (Palestine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut Français du Proche-Orient-Territoires palestiniens/UMR 8167/CNRS. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianisation et occupation territoriale du Sud de la Judée à l’époque protobyzantine- Conservation et développement du site du Chêne de Mambré/ Haram Ramet al-Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Herma / Université de Poitiers; Paris Sorbonne Université; Ministère des Affaires étrangères. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Limites et périphéries de Saintes antique : évolution topographique entre le Ier siècle a.C. et le Vème siècle p.C. » (No limit), Bilan 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Centre national de la recherche scientifique (CNRS); Agence française pour le développement d'AlUla (Afalula); Royal Commission for AlUla (RCU). 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2016, 795 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...192 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4851,51 +4946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Revill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7120595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte M&#233;rel-Brandenburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.19765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia Masip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lambourn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Oriane Crosland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/de-la-trace-%C3%A0-l-outil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/lbg20ace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Revill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7120595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte M&#233;rel-Brandenburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.19765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Morvan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durocher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia Masip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lambourn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Oriane Crosland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/de-la-trace-%C3%A0-l-outil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/lbg20ace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>