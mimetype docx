--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -66,591 +66,686 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques éléments de conclusion</w:t>
+                <w:t xml:space="preserve">Penser largement l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Grégor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Uberti</w:t>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Gestes, outils, techniques et ateliers, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments de conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grégor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fontaine-Gastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Uberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03883643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription ‘palimpseste’ du château de Larnaca. Tour de force méthodologique interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aimé Villano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savvas Mavromatidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grégor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.50-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03554742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaux devant ! Reconstitution d'un four à chaux antique : retour sur expérience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Revillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'APERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.85-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7120595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de sculpture dans l’Antiquité tardive et le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Bénédicte Mérel-Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, n.p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cel.19765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cel.19765⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05489131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La posture du corps dans le chantier médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Janua : Actes des journées d'études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La corporalité antique et médiévale, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -660,2911 +755,2911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'atelier d'un tombier médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études Supérieures de Civilisation Médiévale, Feb 2026, Poitiers (CESCM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05563498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7ème Atelier de Maçonnerie Traditionnelle, Blossoming Stones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formation professionnelle contemporaine en taille de pierre en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lagkadia, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05532733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graffitis de Vénitiens au Proche Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbs Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alberto Toso Fei; Desi Marangon, May 2025, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment grave-t-on une dalle funéraire à Chypre au Moyen Âge, de A à Z ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop consacré aux ateliers et la place de l’épigraphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Jan 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire, inscrire, tailler : de la calligraphie à l’épigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Garcia Masip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Lambourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calligraphie et inscriptions aux frontières du monde islamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gravure d'inscriptions de l'Antiquité jusqu'au XVe siècle. Perspectives en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CEEI-THALIM : Écriture : genèses, générations, ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etude de l'Ecriture et de l'Image; Théorie et Histoire des Arts et des Littératures de la Modernité, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05532724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude technique d'une série de corniches antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commande, atelier, diffusion : la production "en série" dans les sociétés anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maëlle Métais; Méganne Moulon, Dec 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des graveurs de l’époque romane à la réalisation des inscriptions sur la pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : L'art roman au XXIe siècle. L'avenir d'un passé à réinventer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), May 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05512958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Orient aux musées de Cluny et du Louvre : la circulation des textes inscrits et des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscription : des textes au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Hériché Pradeau; Sylvie Lefèvre; Gabriella Parussa, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stone extraction in Northwest Arabia, from the Iron Age to the early 20th century. New insights from Dadan (Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From quarries to rock-cut site. Echoes of stones crafting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Research Group on Quarries and Rock‐cut Sites (IRAAR), Mar 2021, Pisa/online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03949800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de taille de pierre et de gravure dans la Méditerranée orientale médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stonecutters and Mosaicists at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Warsaw, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05534353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaux, du four au mur. Expérimentation autour des matériaux et des techniques de la fresque antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Mulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires d'Ausonius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haude Morvan; Université de Bordeaux, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engraving Stone in the Latin East Techniques, tools, and craftsmen in GRAPH-EAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Umifre Workshop Horn of Africa/Israël-Palestine: CFEE – CRFJ Shared Methods, Questions and Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Estelle Ingrand-Varenne; ERC Graph East, Jun 2023, Lalibela, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrières et sites rupestres d’Arabie-Saoudite : l’exemple de Dadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche sur les carrières et la construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Médiévistique Occidentale de Paris (LAMOP), Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de taille de la pierre des inscriptions latines et byzantines à Chypre pendant la période franque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Byzantine Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier au Moyen-Äge, des traces, des outils, des corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires d’Ausonius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Michel; Université de Bordeaux, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scratch, Incise, Engrave: Technical Study of the Lapidary Graffiti of the Nativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Graphic Signs in the Church of the Nativity in Bethlehem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche Français de Jérusalem, Jun 2022, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique Saint-Eutrope de Saintes : Étude technique de deux inscriptions inédites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Javel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Semper : « Transmissions épigraphiques » (2021-2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM; CRFJ, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la piedra a la inscripcion, una lectura tecnica de la inscripciones del claustra de Roda de Isabena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales d’épigraphie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Sep 2021, Roda/Benabarre, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la taille de pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sculpture dans le monde romain : techniques et ateliers, de la carrière au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orient &amp; Méditerranée (UMR 8167), Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tombeau-reliquaire de saint Eutrope : monumentaliser les origines, inscrire l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Eutrope : recherches inédites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Nouvelle-Aquitaine (Pôle de Poitiers); Université Bordeaux Montaigne; UMR 5060 IRAMAT - CRP2A, 2020, Saintes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de sculpture dans l’Antiquité tardive et le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Classique et barbare » la sculpture de l’Antiquité tardive et du Haut Moyen Âge (4e-10e siècles) Du corpus aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux récents sur le site dit du « Chêne de Mambré » à Hébron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Archéologie en Palestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trace du chantier à la gravure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de master 2 d’histoire de l’art de l'Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02407797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Gogh Project MEDNAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de l’économie graphique de l’obituaire lapidaire de Plaimpied-Givaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SEMPER : l’économie graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigraphie expérimentale : évolution de l’écriture et de la technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SEMPER : la création graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bloc à l’inscription : 1/ théorie apéritive. 2/ Pratique. 3/ Lectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième atelier de formation en épigraphie du monde romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigraphie : signes, techniques et lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02188514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lapidary Obituary of Plaimpied-Givaudin : Technical Memory of the Canons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th International Congress on Medieval Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kalamazoo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting the Dots: How the Community of Plaimpied Developed a Graphical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du marteau taillant au layage : quelques exemples de taille de pierre à partir de l’archéologie du geste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Matériaux, techniques et économie du chantier de construction au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les noms s’inscrivent dans le marbre : 1/ approche technique de la réalisation des inscriptions lapidaires antiques et médiévales. 2/ Atelier d'archéologie expérimentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifique en Minervois : de l'Antiquité au Moyen Âge en Minervois : une histoire gravée dans le marbre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Minerve Aigues-Vives, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects techniques de la réalisation des inscriptions entre Antiquité et Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les limites chronologiques de l'épigraphie médiévale (de l'Antiquité à la fin du Moyen Âge) : seuils et porosités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02363722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui écrit l’inscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de travail MEDNAME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02407875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille de pierre dans l’antiquité à Saintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Tendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde du Projet Collectif de Recherche "Saintes No-limit"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Saintes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes techniques d’inscriptions réservées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epimed III : Écritures réservées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcophages du Poitou-Charentes (Ve-VIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Scuiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sarcophages de l’Antiquité tardive et du haut Moyen Âge : fabrication, utilisation, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association française d'archéologie mérovingienne, 2009, Bordeaux, France. p. 133-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01283626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3574,154 +3669,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection de sarcophages du Haut Moyen Âge réunie par la Société des antiquaires de l’Ouest (baptistère Saint-Jean, Poitiers). Tome I – Catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa-Oriane Crosland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome XX (Numéro spécial), 240 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3731,126 +3826,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la trace à l'outil. Édition bilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa-Oriane Crosland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Fedora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 180 p., 2025, 979-10-96137-28-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05393525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3860,524 +3955,524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gravure funéraire mérovingienne : adaptations et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Coden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sepoltore medievali (IV-XV secolo), spazi, opere, scritture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana editoriale, pp.228-243, 2024, Minima Medievalia, 978-88-366-5753-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05488758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarrying, Carving and Shaping the Landscape. Stone Working at Dadan, Northwest Arabia, in the First Millennium BCE and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lamesa; M.E. Porqueddu; K. Whitaker; G. Gattiglia; C. Sciuto,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Quarries to Rock-cut Sites: Echoes of Stone Crafting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.177-197, 2023, 978-94-6426-165-3 / 978-94-6426-164-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05488943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historiographie de la taille de pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Hériché Pradeau; Maud Perez Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions, une matière en toutes lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.169-183, 2023, 978-2-37906-094-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05488925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graver son nom dans la pierre : Aspects techniques et culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Ingrand-Varenne; Elisa Pallotini; Janneke Raaijmakers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Names in Medieval Sacred Spaces. Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-62, 2023, Utrecht Studies in Medieval Literacy, 978-2-503-60236-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cel.19765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05488953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stone cutting in Dadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laïla Nehmé; Abdulrahman Alsuhaibani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Al-ʿUlâ, wonder of Arabia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Skira, pp.102-104, 2023, 978-2-37074-200-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05488901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarrying, carving and shaping the landscape. Stone working at Dadan, northwest Arabia, in the first millennium BCE and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grégor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lamesa; K. Whitaker; G. Gattiglia; C. Sciuto; M.E. Porqueddu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From quarries to rock-cut sites. Echoes of stone crafting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59641/lbg20ace⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4387,419 +4482,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dadan Archaeological Project. Report on the first field season (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Alahmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre national de la recherche scientifique (CNRS); Agence française pour le développement d'AlUla (Afalula); Royal Commission for AlUla (RCU). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lesguer</w:t>
+                <w:t xml:space="preserve">halshs-03102360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouille dans le cadre de la mission de recherches archéologiques sur le site de Ain el-Ma’moudiyeh, région d’Hébron (Palestine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut Français du Proche-Orient-Territoires palestiniens/UMR 8167/CNRS. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianisation et occupation territoriale du Sud de la Judée à l’époque protobyzantine- Conservation et développement du site du Chêne de Mambré/ Haram Ramet al-Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Herma / Université de Poitiers; Paris Sorbonne Université; Ministère des Affaires étrangères. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Limites et périphéries de Saintes antique : évolution topographique entre le Ier siècle a.C. et le Vème siècle p.C. » (No limit), Bilan 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saeed Alahmari</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Colard</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Centre national de la recherche scientifique (CNRS); Agence française pour le développement d'AlUla (Afalula); Royal Commission for AlUla (RCU). 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2016, 795 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...166 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4946,51 +5041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Revill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7120595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte M&#233;rel-Brandenburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.19765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Morvan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durocher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia Masip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lambourn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Oriane Crosland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/de-la-trace-%C3%A0-l-outil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/lbg20ace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Revill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7120595" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte M&#233;rel-Brandenburg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.19765" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Morvan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durocher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia Masip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lambourn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Oriane Crosland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/de-la-trace-%C3%A0-l-outil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/lbg20ace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>