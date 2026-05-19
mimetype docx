--- v2 (2026-04-26)
+++ v3 (2026-05-19)
@@ -858,178 +858,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05563498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les graffitis de Vénitiens au Proche Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbs Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alberto Toso Fei; Desi Marangon, May 2025, Venise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05533204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">7ème Atelier de Maçonnerie Traditionnelle, Blossoming Stones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation professionnelle contemporaine en taille de pierre en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lagkadia, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05532733v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05533204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment grave-t-on une dalle funéraire à Chypre au Moyen Âge, de A à Z ?</w:t>
               </w:r>
@@ -1475,631 +1475,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La chaux, du four au mur. Expérimentation autour des matériaux et des techniques de la fresque antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires d'Ausonius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haude Morvan; Université de Bordeaux, Apr 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05534742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de taille de pierre et de gravure dans la Méditerranée orientale médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stonecutters and Mosaicists at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Warsaw, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05534353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engraving Stone in the Latin East Techniques, tools, and craftsmen in GRAPH-EAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Umifre Workshop Horn of Africa/Israël-Palestine: CFEE – CRFJ Shared Methods, Questions and Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Ingrand-Varenne; ERC Graph East, Jun 2023, Lalibela, Ethiopia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05534400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrières et sites rupestres d’Arabie-Saoudite : l’exemple de Dadan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche sur les carrières et la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Médiévistique Occidentale de Paris (LAMOP), Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05535107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques de taille de la pierre des inscriptions latines et byzantines à Chypre pendant la période franque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of Byzantine Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Venise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05534760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier au Moyen-Äge, des traces, des outils, des corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires d’Ausonius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Michel; Université de Bordeaux, Nov 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05534772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scratch, Incise, Engrave: Technical Study of the Lapidary Graffiti of the Nativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Graphic Signs in the Church of the Nativity in Bethlehem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Français de Jérusalem, Jun 2022, Jérusalem, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05535072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stone extraction in Northwest Arabia, from the Iron Age to the early 20th century. New insights from Dadan (Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From quarries to rock-cut site. Echoes of stones crafting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Research Group on Quarries and Rock‐cut Sites (IRAAR), Mar 2021, Pisa/online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03949800v1</w:t>
-              </w:r>
-[...520 lines deleted...]
-                <w:t xml:space="preserve">halshs-05535072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique Saint-Eutrope de Saintes : Étude technique de deux inscriptions inédites</w:t>
               </w:r>
@@ -2437,165 +2437,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La trace du chantier à la gravure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de master 2 d’histoire de l’art de l'Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02407797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travaux récents sur le site dit du « Chêne de Mambré » à Hébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Archéologie en Palestine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281363v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02407797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Gogh Project MEDNAME</w:t>
               </w:r>
@@ -2644,165 +2644,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Epigraphie expérimentale : évolution de l’écriture et de la technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SEMPER : la création graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À la recherche de l’économie graphique de l’obituaire lapidaire de Plaimpied-Givaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SEMPER : l’économie graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281469v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02281422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bloc à l’inscription : 1/ théorie apéritive. 2/ Pratique. 3/ Lectures</w:t>
               </w:r>
@@ -4369,51 +4369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarrying, carving and shaping the landscape. Stone working at Dadan, northwest Arabia, in the first millennium BCE and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grégor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4496,51 +4496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dadan Archaeological Project. Report on the first field season (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,51 +5041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Revill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7120595" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte M&#233;rel-Brandenburg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.19765" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Morvan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durocher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia Masip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lambourn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Oriane Crosland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/de-la-trace-%C3%A0-l-outil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/lbg20ace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Revill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7120595" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte M&#233;rel-Brandenburg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.19765" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Morvan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durocher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia Masip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lambourn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Oriane Crosland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/de-la-trace-%C3%A0-l-outil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/lbg20ace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>